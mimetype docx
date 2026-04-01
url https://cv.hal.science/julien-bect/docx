--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -2896,273 +2896,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the risk of foodborne illness and analytical costs using a QMRA model for raw milk cheeses</w:t>
+                <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janushan Christy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Predictive Modelling in Food (ICPMF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371085v1</w:t>
+                <w:t xml:space="preserve">hal-04322680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators</w:t>
+                <w:t xml:space="preserve">Minimizing the risk of foodborne illness and analytical costs using a QMRA model for raw milk cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Le croisic, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Predictive Modelling in Food (ICPMF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322680v1</w:t>
+                <w:t xml:space="preserve">hal-04371085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of bounded monotone functions: Revisiting the nonsequential case, with a focus on unbiased Monte Carlo (randomized) methods</w:t>
               </w:r>
@@ -3535,481 +3535,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online (initially planned in Geneva), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2021.1946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490981v2</w:t>
+                <w:t xml:space="preserve">hal-03158700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quantification of discretization uncertainty: comparison of two paradigms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cannamela</w:t>
+                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020 (WCCM-ECCOMAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France. pp.633-638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096722v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the quantification of discretization uncertainty: comparison of two paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+                <w:t xml:space="preserve">Claire Cannamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online (initially planned in Geneva), France. </w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020 (WCCM-ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual conference, originally scheduled in Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/icp.2021.1946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158700v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Pareto Active Learning method to multi-objective optimization for stochastic simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4051,90 +4051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Pareto Active Learning Method to Multi-Objective Optimization for Stochastic Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4470,90 +4470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations using the Knowledge Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4589,372 +4589,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d’expériences numériques en multi-fidélité, appliquée à la sécurité en ingénierie incendie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Stroh</w:t>
+                <w:t xml:space="preserve">Bayesian Subset Simulation Tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées de Statistique de la SFdS (JdS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (SIAM UQ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Garden Grove, Orange County, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097096v1</w:t>
+                <w:t xml:space="preserve">hal-02299402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to some EGO-like algorithms for constrained / multi-objective / noisy problems</w:t>
+                <w:t xml:space="preserve">On the use of SMC methods in the sequential design of computer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École-chercheurs Mexico: “Analyse de sensibilité, métamodélisation et optimisation de modèles complexes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">GdR ISIS meeting on “Echantillonnage Monte Carlo et Apprentissage Statistique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103309v1</w:t>
+                <w:t xml:space="preserve">hal-03105522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Subset Simulation Tutorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An introduction to some EGO-like algorithms for constrained / multi-objective / noisy problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (SIAM UQ 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Garden Grove, Orange County, United States</w:t>
+              <w:t xml:space="preserve">École-chercheurs Mexico: “Analyse de sensibilité, métamodélisation et optimisation de modèles complexes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299402v1</w:t>
+                <w:t xml:space="preserve">hal-03103309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of SMC methods in the sequential design of computer experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification d’expériences numériques en multi-fidélité, appliquée à la sécurité en ingénierie incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR ISIS meeting on “Echantillonnage Monte Carlo et Apprentissage Statistique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">50èmes Journées de Statistique de la SFdS (JdS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105522v1</w:t>
+                <w:t xml:space="preserve">hal-03097096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty functionals and the greedy reduction of uncertainty</w:t>
               </w:r>
@@ -5945,770 +5945,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbed-Law based sensitivity Indices for sensitivity analysis in structural reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bias and Variance in the Bayesian Subset Simulation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sensitivity Analysis of Model Output (SAMO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Le Tampon, Réunion, France. pp.89-90</w:t>
+              <w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569578v1</w:t>
+                <w:t xml:space="preserve">hal-01377732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process modeling for stochastic multi-fidelity simulators, with application to fire safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Stroh</w:t>
+                <w:t xml:space="preserve">BMOO: a Bayesian Multi-Objective Optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS (JdS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312988v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMOO: a Bayesian Multi-Objective Optimization algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Feliot</w:t>
+                <w:t xml:space="preserve">Gaussian process modeling for stochastic multi-fidelity simulators, with application to fire safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS (JdS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377761v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias and Variance in the Bayesian Subset Simulation Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbed-Law based sensitivity Indices for sensitivity analysis in structural reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Sensitivity Analysis of Model Output (SAMO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Tampon, Réunion, France. pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377732v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization of expensive-to-evaluate functions</w:t>
+                <w:t xml:space="preserve">A Bayesian Approach to Constrained Multi-objective Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Global Optimization (WCGO 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization: 9th International Conference, LION 9. Revised Selected Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lille, France. pp.256-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322564v1</w:t>
+                <w:t xml:space="preserve">hal-01170137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach to Constrained Multi-objective Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Feliot</w:t>
+                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization: 9th International Conference, LION 9. Revised Selected Papers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170137v1</w:t>
+                <w:t xml:space="preserve">hal-01163565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+                <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization of expensive-to-evaluate functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">World Congress on Global Optimization (WCGO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Gainesville (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163565v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échantillonnage préférentiel et méta-modèles : méthodes bayésiennes optimale et défensive</w:t>
               </w:r>
@@ -7182,64 +7182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et réduction de l'incertitude concernant les propriétés de monotonie d'un code de calcul coûteux à évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,459 +7573,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Benassi</w:t>
+                <w:t xml:space="preserve">Summarizing Posterior Distributions in Signal Decomposition Problems when the Number of Components is Unknown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT-NUM (MASCOT-NUM'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3873-3876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669170v1</w:t>
+                <w:t xml:space="preserve">hal-00725296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Subset Simulation: a kriging-based subset simulation algorithm for the estimation of small probabilities of failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Li</w:t>
+                <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Probabilistic Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. CD-ROM Proceedings (10 p.)</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT-NUM (MASCOT-NUM'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bruyères-le-Châtel France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715316v1</w:t>
+                <w:t xml:space="preserve">hal-00669170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and reducing uncertainties on a set of failure using random set theory and Kriging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ginsbourger</w:t>
+                <w:t xml:space="preserve">Bayesian Subset Simulation: a kriging-based subset simulation algorithm for the estimation of small probabilities of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilya Molchanov</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">11th International Probabilistic Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. CD-ROM Proceedings (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669172v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Posterior Distributions in Signal Decomposition Problems when the Number of Components is Unknown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Roodaki</w:t>
+                <w:t xml:space="preserve">Quantifying and reducing uncertainties on a set of failure using random set theory and Kriging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fleury</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Raleigh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725296v1</w:t>
+                <w:t xml:space="preserve">hal-00669172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8076,51 +8076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimization using sequential Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8174,226 +8174,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical comparison of kriging-based sequential strategies for estimating a probability of failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Li</w:t>
+                <w:t xml:space="preserve">Robust Gaussian process-based global optimization using a fully Bayesian expected improvement criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability Civil Engineering (ICASP'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Learning and Intelligent Optimization (LION 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.176-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639430v1</w:t>
+                <w:t xml:space="preserve">hal-00607816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Gaussian process-based global optimization using a fully Bayesian expected improvement criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Benassi</w:t>
+                <w:t xml:space="preserve">A numerical comparison of kriging-based sequential strategies for estimating a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Learning and Intelligent Optimization (LION 5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability Civil Engineering (ICASP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. CD-ROM Proceedings (7 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00607816v1</w:t>
+                <w:t xml:space="preserve">hal-00639430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential search based on Kriging: convergence analysis of some algorithms</w:t>
               </w:r>
@@ -8645,217 +8645,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical Bayes approach for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
+                <w:t xml:space="preserve">Comparison of Fully Bayesian and Empirical Bayes approaches for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalbord, Denmark. pp.1048-1052</w:t>
+              <w:t xml:space="preserve">International Society for Bayesian Analysis - World Meeting (ISBA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517301v1</w:t>
+                <w:t xml:space="preserve">hal-00482533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Fully Bayesian and Empirical Bayes approaches for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
+                <w:t xml:space="preserve">An empirical Bayes approach for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Bayesian Analysis - World Meeting (ISBA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Benidorm, Spain</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalbord, Denmark. pp.1048-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482533v1</w:t>
+                <w:t xml:space="preserve">hal-00517301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un risque d'inondation fluviale par planification séquentielle d'expériences</w:t>
               </w:r>
@@ -9148,51 +9148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un nouveau critère d'optimisation bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10090,51 +10090,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
+                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
@@ -10169,97 +10169,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017197v1</w:t>
+                <w:t xml:space="preserve">hal-03715857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
+                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
@@ -10294,73 +10294,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715857v1</w:t>
+                <w:t xml:space="preserve">hal-04017197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Bayesian inversion of black-box functions in presence of uncertainties</w:t>
               </w:r>
@@ -10435,290 +10435,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+                <w:t xml:space="preserve">Gaussian process model selection for computer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT PhD student 2020 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022267v1</w:t>
+                <w:t xml:space="preserve">hal-03018559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process model selection for computer experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT PhD student 2020 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018559v1</w:t>
+                <w:t xml:space="preserve">hal-03022267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of multi-year planning strategies to better integrate renewable energies and new electricity uses in the distribution grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10726,51 +10726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Rueil-Malmaison, France. </w:t>
@@ -11149,64 +11149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification and reduction for the monotonicity properties of expensive-to-evaluate computer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12019,90 +12019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators: an extension of the Pareto Active Learning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12437,51 +12437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB5ADBC8"/>
+    <w:nsid w:val="ADA61F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12668,51 +12668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bect" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-0215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118894374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bect_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202207089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191766v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Georg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R&#246;mer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379642v6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2019.1693427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351088v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-bej1074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103644v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000749" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771177v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00928902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2261992" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350046v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03520625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02488242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03103309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01329571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frasnedo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feyel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.059" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288763" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517301v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Guedri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Seraoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215938v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360298" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731783v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00218-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wakim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01070453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bect" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-0215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118894374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bect_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202207089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191766v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Georg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R&#246;mer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379642v6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2019.1693427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351088v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-bej1074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103644v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000749" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771177v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00928902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2261992" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350046v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03520625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02488242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03103309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01329571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frasnedo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feyel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.059" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288763" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Guedri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Seraoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215938v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360298" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731783v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00218-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wakim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01070453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>