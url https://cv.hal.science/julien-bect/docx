--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -3237,217 +3237,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-based inversion: Stepwise uncertainty reduction strategies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
+                <w:t xml:space="preserve">Relaxed Gaussian process interpolation: a goal-oriented approach to Bayesian optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694921v1</w:t>
+                <w:t xml:space="preserve">hal-03715755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed Gaussian process interpolation: a goal-oriented approach to Bayesian optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">Reliability-based inversion: Stepwise uncertainty reduction strategies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715755v1</w:t>
+                <w:t xml:space="preserve">hal-03694921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning of Frequency Response Functions in Electrical Engineering</w:t>
               </w:r>
@@ -3535,282 +3535,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barracosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France. pp.633-638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158700v1</w:t>
+                <w:t xml:space="preserve">hal-02490981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online (initially planned in Geneva), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2021.1946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490981v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the quantification of discretization uncertainty: comparison of two paradigms</w:t>
               </w:r>
@@ -3926,90 +3926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Pareto Active Learning method to multi-objective optimization for stochastic simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4051,90 +4051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Pareto Active Learning Method to Multi-Objective Optimization for Stochastic Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4470,90 +4470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations using the Knowledge Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5945,675 +5945,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias and Variance in the Bayesian Subset Simulation Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perturbed-Law based sensitivity Indices for sensitivity analysis in structural reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Sensitivity Analysis of Model Output (SAMO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Le Tampon, Réunion, France. pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377732v1</w:t>
+                <w:t xml:space="preserve">hal-01569578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMOO: a Bayesian Multi-Objective Optimization algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Feliot</w:t>
+                <w:t xml:space="preserve">Gaussian process modeling for stochastic multi-fidelity simulators, with application to fire safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS (JdS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377761v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian process modeling for stochastic multi-fidelity simulators, with application to fire safety</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bias and Variance in the Bayesian Subset Simulation Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS (JdS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312988v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbed-Law based sensitivity Indices for sensitivity analysis in structural reliability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+                <w:t xml:space="preserve">BMOO: a Bayesian Multi-Objective Optimization algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sensitivity Analysis of Model Output (SAMO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Le Tampon, Réunion, France. pp.89-90</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569578v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach to Constrained Multi-objective Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Feliot</w:t>
+                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization: 9th International Conference, LION 9. Revised Selected Papers.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170137v1</w:t>
+                <w:t xml:space="preserve">hal-01163565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+                <w:t xml:space="preserve">A Bayesian Approach to Constrained Multi-objective Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization: 9th International Conference, LION 9. Revised Selected Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lille, France. pp.256-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163565v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization of expensive-to-evaluate functions</w:t>
               </w:r>
@@ -6947,299 +6947,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian subset simulation approach to constrained global optimization of expensive-to-evaluate black-box functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Feliot</w:t>
+                <w:t xml:space="preserve">Quantifying and reducing uncertainties on excursion sets under a gaussian random field prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Azzimonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO-COPI’14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">2nd Conference of the International Society of NonParametric Statistics (ISNPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078397v2</w:t>
+                <w:t xml:space="preserve">hal-01083836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and reducing uncertainties on excursion sets under a gaussian random field prior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Chevalier</w:t>
+                <w:t xml:space="preserve">A Bayesian subset simulation approach to constrained global optimization of expensive-to-evaluate black-box functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilya Molchanov</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference of the International Society of NonParametric Statistics (ISNPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">PGMO-COPI’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083836v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et réduction de l'incertitude concernant les propriétés de monotonie d'un code de calcul coûteux à évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7573,161 +7573,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Posterior Distributions in Signal Decomposition Problems when the Number of Components is Unknown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Roodaki</w:t>
+                <w:t xml:space="preserve">Bayesian Subset Simulation: a kriging-based subset simulation algorithm for the estimation of small probabilities of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fleury</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Probabilistic Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. CD-ROM Proceedings (10 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725296v1</w:t>
+                <w:t xml:space="preserve">hal-00715316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7742,152 +7733,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT-NUM (MASCOT-NUM'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bruyères-le-Châtel France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Subset Simulation: a kriging-based subset simulation algorithm for the estimation of small probabilities of failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Li</w:t>
+                <w:t xml:space="preserve">Summarizing Posterior Distributions in Signal Decomposition Problems when the Number of Components is Unknown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Probabilistic Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3873-3876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715316v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and reducing uncertainties on a set of failure using random set theory and Kriging</w:t>
               </w:r>
@@ -7912,51 +7912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7981,51 +7981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8076,51 +8076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimization using sequential Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8174,226 +8174,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Gaussian process-based global optimization using a fully Bayesian expected improvement criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Benassi</w:t>
+                <w:t xml:space="preserve">A numerical comparison of kriging-based sequential strategies for estimating a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Learning and Intelligent Optimization (LION 5)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability Civil Engineering (ICASP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. CD-ROM Proceedings (7 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607816v1</w:t>
+                <w:t xml:space="preserve">hal-00639430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical comparison of kriging-based sequential strategies for estimating a probability of failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Li</w:t>
+                <w:t xml:space="preserve">Robust Gaussian process-based global optimization using a fully Bayesian expected improvement criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability Civil Engineering (ICASP'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Learning and Intelligent Optimization (LION 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.176-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639430v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential search based on Kriging: convergence analysis of some algorithms</w:t>
               </w:r>
@@ -8455,407 +8455,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical comparison of two sequential kriging-based algorithms to estimate a probability of failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Li</w:t>
+                <w:t xml:space="preserve">On the joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC in low SNR situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty in Computer Models (UCM) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th International Conference on Information Sciences, Signal Processing and their Applications (ISSPA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Kuala Lumpur, Malaysia. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482541v1</w:t>
+                <w:t xml:space="preserve">hal-00517661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC in low SNR situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Roodaki</w:t>
+                <w:t xml:space="preserve">A numerical comparison of two sequential kriging-based algorithms to estimate a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fleury</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Information Sciences, Signal Processing and their Applications (ISSPA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Kuala Lumpur, Malaysia. pp.5-8</w:t>
+              <w:t xml:space="preserve">Uncertainty in Computer Models (UCM) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517661v1</w:t>
+                <w:t xml:space="preserve">hal-00482541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Fully Bayesian and Empirical Bayes approaches for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
+                <w:t xml:space="preserve">An empirical Bayes approach for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Bayesian Analysis - World Meeting (ISBA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Benidorm, Spain</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalbord, Denmark. pp.1048-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482533v1</w:t>
+                <w:t xml:space="preserve">hal-00517301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical Bayes approach for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
+                <w:t xml:space="preserve">Comparison of Fully Bayesian and Empirical Bayes approaches for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalbord, Denmark. pp.1048-1052</w:t>
+              <w:t xml:space="preserve">International Society for Bayesian Analysis - World Meeting (ISBA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517301v1</w:t>
+                <w:t xml:space="preserve">hal-00482533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'un risque d'inondation fluviale par planification séquentielle d'expériences</w:t>
               </w:r>
@@ -9148,51 +9148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un nouveau critère d'optimisation bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10549,90 +10549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10674,51 +10674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of multi-year planning strategies to better integrate renewable energies and new electricity uses in the distribution grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10726,51 +10726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Rueil-Malmaison, France. </w:t>
@@ -11149,64 +11149,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification and reduction for the monotonicity properties of expensive-to-evaluate computer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11462,51 +11462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dariusz Ucinski; Anthony C. Atkinson; Maciej Patan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.35-43, 2013, Contributions to Statistics, 978-3-319-00217-0. </w:t>
@@ -12019,90 +12019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators: an extension of the Pareto Active Learning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12437,51 +12437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADA61F63"/>
+    <w:nsid w:val="00F650CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12668,51 +12668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bect" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-0215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118894374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bect_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202207089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191766v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Georg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R&#246;mer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379642v6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2019.1693427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351088v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-bej1074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103644v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000749" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771177v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00928902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2261992" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350046v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03520625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02488242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03103309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01329571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frasnedo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feyel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.059" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288763" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Guedri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Seraoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215938v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360298" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731783v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00218-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wakim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01070453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bect" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-0215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118894374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bect_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202207089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191766v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Georg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R&#246;mer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379642v6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2019.1693427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351088v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-bej1074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103644v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000749" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771177v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00928902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2261992" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350046v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03520625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02488242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03103309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01329571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frasnedo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feyel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.059" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288763" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517301v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Guedri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Seraoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215938v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360298" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731783v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00218-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wakim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01070453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>