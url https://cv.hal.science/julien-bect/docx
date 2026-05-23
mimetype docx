--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -148,50 +148,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">202207089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=7mKxFjkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -233,2341 +254,2341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed Gaussian process interpolation: a goal-oriented approach to Bayesian optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686949v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian sequential design of computer experiments for quantile set inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 67 (1), pp.112-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00401706.2024.2394475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835704v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment of Haemolytic and Uremic Syndrome (HUS) from consumption of raw milk soft cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Ecological Systems Modelling Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.e109502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/fmj.5.109502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04578958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipathogen quantitative risk assessment in raw milk soft cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27-28, pp.100318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mran.2024.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04823814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational kernel-based interpolation for complex-valued frequency response functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/23M1588901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191766v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter selection in Gaussian process interpolation: An empirical study of selection criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.1308-1328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1444710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285513v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential design of multi-fidelity computer experiments: maximizing the rate of stepwise uncertainty reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (2), pp.199-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00401706.2021.1935324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902333v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Design of Experiments for Conservative Estimation of Excursion Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Azzimonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (1), pp.13-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00401706.2019.1693427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379642v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A supermartingale approach to Gaussian process based sequential design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (4A), pp.2883-2919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3150/18-bej1074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351088v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel non-intrusive method using design of experiments and smooth approximation to speed up multi-period load-flows in distribution network planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154, pp.444-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to constrained single- and multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (1), pp.97-133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-016-0427-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207679v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian subset simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.762-786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/16M1078276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253706v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing fire safety using complex numerical models with a Bayesian multi-fidelity approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Safety Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91, pp.1016-1025. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2017.03.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying uncertainties on excursion sets under a Gaussian random field prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Azzimonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.850-874. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/141000749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast parallel kriging-based stepwise uncertainty reduction with application to the identification of an excursion set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chevalier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (4), pp.455-465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00401706.2013.860918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relabeling and Summarizing Posterior Distributions in Signal Decomposition Problems when the Number of Components is Unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (16), pp.4091-4104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2014.2333569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Joint Bayesian Model Selection and Estimation of Noisy Sinusoids via Reversible Jump MCMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (14), pp.3653-3655. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2261992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00928902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential design of computer experiments for the estimation of a probability of failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), pp.773-793. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9241-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence properties of the expected improvement algorithm with fixed mean and covariance functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 140 (11), pp.3088-3095. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2010.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00217562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying formulation of the Fokker-Planck-Kolmogorov equation for general stochastic hybrid systems (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.357-370. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2009.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2577,7394 +2598,7394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stepwise uncertainty reduction strategy for the estimation of small quantile sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of Small Quantile Sets Using a Sequential Bayesian Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910458v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Small Quantile Sets Using a Sequential Bayesian Strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A stepwise uncertainty reduction strategy for the estimation of small quantile sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501097v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Learning of (small) Quantile Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMOURAI (workshop of the SAMOURAI ANR project)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris Institut Henri Poincaré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Minimizing the risk of foodborne illness and analytical costs using a QMRA model for raw milk cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Janushan Christy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Audiat-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Le croisic, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Predictive Modelling in Food (ICPMF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322680v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the risk of foodborne illness and analytical costs using a QMRA model for raw milk cheeses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Predictive Modelling in Food (ICPMF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371085v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of bounded monotone functions: Revisiting the nonsequential case, with a focus on unbiased Monte Carlo (randomized) methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed Gaussian process interpolation: a goal-oriented approach to Bayesian optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability-based inversion: Stepwise uncertainty reduction strategies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning of Frequency Response Functions in Electrical Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Scientific Computing in Electrical Engineering, SCEE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCEE Foundation, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the quantification of discretization uncertainty: comparison of two paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Zio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cannamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020 (WCCM-ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual conference, originally scheduled in Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490981v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards new cross-validation-based estimators for Gaussian process regression: efficient adjoint computation of gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">52èmes Journées de Statistique de la SFdS (JdS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France. pp.633-638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158700v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quantification of discretization uncertainty: comparison of two paradigms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Bayesian approach for the optimal integration of renewable energy sources in distribution networks over multi-year horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barracosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020 (WCCM-ECCOMAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.260⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference &amp; Exhibition on Electricity Distribution (CIRED 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online (initially planned in Geneva), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2021.1946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096722v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Pareto Active Learning method to multi-objective optimization for stochastic simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual Conference originally scheduled in Fort Worth, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Pareto Active Learning Method to Multi-Objective Optimization for Stochastic Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM Workshop on Stochastic Simulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Process Regression for Complex-Valued Frequency Response Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Georg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Schöps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ECCOMAS Young Investigators Conference (YIC2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online (initally planned in València), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical issues in maximum likelihood parameter estimation for Gaussian process interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on machine Learning, Optimization and Data science (LOD 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grasmere, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95470-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise Entropy Reduction : Review of Theoretical Results in the Finite/Deterministic case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-German-Swiss Conference on Optimization (FGS'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations using the Knowledge Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO Days 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Subset Simulation Tutorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planification d’expériences numériques en multi-fidélité, appliquée à la sécurité en ingénierie incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (SIAM UQ 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Garden Grove, Orange County, United States</w:t>
+              <w:t xml:space="preserve">50èmes Journées de Statistique de la SFdS (JdS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299402v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of SMC methods in the sequential design of computer experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An introduction to some EGO-like algorithms for constrained / multi-objective / noisy problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR ISIS meeting on “Echantillonnage Monte Carlo et Apprentissage Statistique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">École-chercheurs Mexico: “Analyse de sensibilité, métamodélisation et optimisation de modèles complexes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105522v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to some EGO-like algorithms for constrained / multi-objective / noisy problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the use of SMC methods in the sequential design of computer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École-chercheurs Mexico: “Analyse de sensibilité, métamodélisation et optimisation de modèles complexes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">GdR ISIS meeting on “Echantillonnage Monte Carlo et Apprentissage Statistique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103309v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d’expériences numériques en multi-fidélité, appliquée à la sécurité en ingénierie incendie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bayesian Subset Simulation Tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées de Statistique de la SFdS (JdS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (SIAM UQ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Garden Grove, Orange County, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097096v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty functionals and the greedy reduction of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Design of Experiments: New Challenges" 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, CIRM, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User preferences in Bayesian multi-objective optimization: the expected weighted hypervolume improvement criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning, Optimization, and Data Science. 4th International Conference (LOD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Volterra, Italy. pp.533-544, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-13709-0_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a commercial aircraft environment control system using Bayesian optimization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EngOpt 2016, 5th International Conference on Engineering Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Iguassu Falls, Brazil. pp.400-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating hyper-parameter uncertainties in a multi-fidelity Bayesian model for the estimation of a probability of failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">User preferences in Bayesian multi-objective optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Mathematical and Computational Tools in Metrology and Testing (AMTCM 2017) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">PGMO Days 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590748v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User preferences in Bayesian multi-objective optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Integrating hyper-parameter uncertainties in a multi-fidelity Bayesian model for the estimation of a probability of failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO Days 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Advanced Mathematical and Computational Tools in Metrology and Testing (AMTCM 2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113483v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential design of experiments to estimate a probability of exceeding a threshold in a multi-fidelity stochastic simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61th World Statistics Congress of the International Statistical Institute (ISI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential design of experiment on a stochastic multi-fidelity simulator to estimate a probability of exceeding a threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Design of Experiments for Conservative Estimation of Excursion Sets (SIAM UQ 2016)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Planification et analyse d’expériences numériques, appliquées à la sécurité en ingénierie incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Stroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">21èmes journées du GDR Feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329571v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification et analyse d’expériences numériques, appliquées à la sécurité en ingénierie incendie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptive Design of Experiments for Conservative Estimation of Excursion Sets (SIAM UQ 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Azzimonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées du GDR Feux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Cadarache, France</w:t>
+              <w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377795v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbed-Law based sensitivity Indices for sensitivity analysis in structural reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Sensitivity Analysis of Model Output (SAMO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Le Tampon, Réunion, France. pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process modeling for stochastic multi-fidelity simulators, with application to fire safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48èmes Journées de Statistique de la SFdS (JdS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias and Variance in the Bayesian Subset Simulation Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 SIAM Conference on Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMOO: a Bayesian Multi-Objective Optimization algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization of expensive-to-evaluate functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Feliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">World Congress on Global Optimization (WCGO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Gainesville (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163565v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach to Constrained Multi-objective Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Informational Approach to Global Optimization in presence of very noisy evaluation results. Application to the optimization of renewable energy integration strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Dutrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization: 9th International Conference, LION 9. Revised Selected Papers.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170137v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization of expensive-to-evaluate functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A Bayesian Approach to Constrained Multi-objective Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Global Optimization (WCGO 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization: 9th International Conference, LION 9. Revised Selected Papers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lille, France. pp.256-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19084-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322564v1</w:t>
+                <w:t xml:space="preserve">hal-01170137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échantillonnage préférentiel et méta-modèles : méthodes bayésiennes optimale et défensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gérossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mongellaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS (JdS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line of Sight controller tuning using Bayesian optimization of a high-level optronic criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Frasnedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC Workshop on Control Applications of Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Garmisch-Partenkirchen, Andorra. pp.56-61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and reducing uncertainties on excursion sets under a gaussian random field prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ginsbourger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dario Azzimonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference of the International Society of NonParametric Statistics (ISNPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian subset simulation approach to constrained global optimization of expensive-to-evaluate black-box functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO-COPI’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et réduction de l'incertitude concernant les propriétés de monotonie d'un code de calcul coûteux à évaluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes Journées de Statistique de la SFdS (JdS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayes-optimal importance sampling for computer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Simulation (IWS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Bayesian approach for the estimation of (first-order) Sobol indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Sensitivity Analysis of Model Output (MASCOT-SAMO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche bayésienne pour l'estimation d'indices de Sobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. CD-ROM Proceedings (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Subset Simulation: a kriging-based subset simulation algorithm for the estimation of small probabilities of failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Probabilistic Assessment and Management Conference (PSAM11) and The Annual European Safety and Reliability Conference (ESREL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. CD-ROM Proceedings (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT-NUM (MASCOT-NUM'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bruyères-le-Châtel France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing Posterior Distributions in Signal Decomposition Problems when the Number of Components is Unknown</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantifying and reducing uncertainties on a set of failure using random set theory and Kriging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginsbourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fleury</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Raleigh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288763⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725296v1</w:t>
+                <w:t xml:space="preserve">hal-00669172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and reducing uncertainties on a set of failure using random set theory and Kriging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Summarizing Posterior Distributions in Signal Decomposition Problems when the Number of Components is Unknown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Roodaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilya Molchanov</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2012) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3873-3876, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669172v1</w:t>
+                <w:t xml:space="preserve">hal-00725296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation bayésienne par méthodes SMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44èmes journées de Statistique (JdS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. CD-ROM Proceedings (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian optimization using sequential Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Learning and Intelligent Optimization (LION6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.339-342, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34413-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical comparison of kriging-based sequential strategies for estimating a probability of failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability Civil Engineering (ICASP'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. CD-ROM Proceedings (7 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Gaussian process-based global optimization using a fully Bayesian expected improvement criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Learning and Intelligent Optimization (LION 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.176-190, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25566-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential search based on Kriging: convergence analysis of some algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th World Statistics Congress of the International Statistical Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Dublin, Ireland. (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC in low SNR situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Information Sciences, Signal Processing and their Applications (ISSPA'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Kuala Lumpur, Malaysia. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical comparison of two sequential kriging-based algorithms to estimate a probability of failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty in Computer Models (UCM) 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical Bayes approach for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Comparison of Fully Bayesian and Empirical Bayes approaches for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalbord, Denmark. pp.1048-1052</w:t>
+              <w:t xml:space="preserve">International Society for Bayesian Analysis - World Meeting (ISBA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517301v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Fully Bayesian and Empirical Bayes approaches for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">An empirical Bayes approach for joint Bayesian model selection and estimation of sinusoids via reversible jump MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Roodaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Bayesian Analysis - World Meeting (ISBA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Benidorm, Spain</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalbord, Denmark. pp.1048-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482533v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un risque d'inondation fluviale par planification séquentielle d'expériences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Planification séquentielle pour l'estimation de probabilités de défaillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">Atelier "événements rares" du GdR MASCOT-NUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494767v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification séquentielle pour l'estimation de probabilités de défaillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Évaluation d'un risque d'inondation fluviale par planification séquentielle d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Couplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "événements rares" du GdR MASCOT-NUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482518v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointwise consistency of the kriging predictor with known mean and covariance functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop in Model-Oriented Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bertinoro, Italy. pp.221-228, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2410-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un nouveau critère d'optimisation bayésienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT-NUM (MASCOT-NUM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequential Bayesian algorithm to estimate a probability of failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC Symposium on System Identification, SYSID 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RJMCMC point process sampler for single sensor source separation : an application to electric load monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédouane Seraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Signal Processing Conference (EUSIPCO'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic computation of wind farm power generation based on wind turbine dynamic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Bayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Probablistic Methods Applied to Power Systems (PMAPS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Rincon, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00215958v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying formulation of the Fokker-Planck-Kolmogorov equation for general stochastic hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp. 15480-15485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00215938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Fokker-Planck equation for stochastic hybrid systems: application to a wind turbine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Baili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMAPS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.N.A., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PMAPS.2006.360298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Fokker-Planck equation for piecewise-diffusion processes with boundary hitting resets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Baili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Kyoto, Japan. pp.1360-1367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l1-unified variational framework for image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Computer Vision (ECCV 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/b97873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00217251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9974,1302 +9995,1302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of (small) reliable sets using a sequential Bayesian strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Le croisic, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715857v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment and optimization of process intervention parameters for French raw milk soft cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bayesian multi-objective optimization for quantitative risk assessment in microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhasish Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tenenhaus-Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janushan Christy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, New Delhi, India. </w:t>
+              <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017197v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Bayesian inversion of black-box functions in presence of uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process model selection for computer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT PhD student 2020 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with noisy evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT PhD student 2020 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of multi-year planning strategies to better integrate renewable energies and new electricity uses in the distribution grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Malarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Rueil-Malmaison, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Design of Experiments for Conservative Estimation of Excursion Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Azzimonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INI workshop on "Key UQ methodologies and motivating applications" (UNQW01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Cambridge, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of multi-level numerical experiments, with application to fire safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach to constrained multi-objective optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GdR MASCOT NUM (MASCOT NUM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Saint-Etienne, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification and reduction for the monotonicity properties of expensive-to-evaluate computer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty in Computer Models 2014 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11279,280 +11300,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating hyper-parameter uncertainties in a multi-fidelity Bayesian model for the estimation of a probability of failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stroh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Mathematical and Computational Tools in Metrology and Testing XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, WORLD SCIENTIFIC, pp.349-356, 2018, Series on Advances in Mathematics for Applied Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813274303_0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating and quantifying uncertainties on level sets using the Vorob’ev expectation and deviation with Gaussian process models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chevalier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Molchanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dariusz Ucinski; Anthony C. Atkinson; Maciej Patan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.35-43, 2013, Contributions to Statistics, 978-3-319-00217-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00218-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11562,104 +11583,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for predicting the impact between a vehicle and a pedestrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Wakim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2007020358. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11669,483 +11690,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization with constraints: Application to the design of a commercial aircraft environment control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles numériques coûteux : de la quantification des incertitudes la planification séquentielle d'expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification et analyse d'expériences numériques : approche bayésienne (introduction, orientée vers la planification séquentielle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Active Learning of (small) Quantile Sets through Expected Estimator Modification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Directional subset simulation method for reliability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oindrila Kanjilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05111516v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Uncertainty functionals revisited: Concavity and Jensen's inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xujia Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Active Learning of (small) Quantile Sets through Expected Estimator Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ait Abdelmalek-Lomenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111516v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bayesian multi-objective optimization for stochastic simulators: an extension of the Pareto Active Learning method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barracosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dutrieux Baraffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12155,100 +12326,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de Markov diffusifs par morceaux: outils analytiques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Paris Sud - Paris XI, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00169791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12258,118 +12429,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. CEA-EDF-INRIA Numerical analysis Summer school 2017. Design and optimization under uncertainty of large-scale numerical models., Université Pierre et Marie Curie (Paris VI), Paris, France. 2017, pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12437,51 +12608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00F650CD"/>
+    <w:nsid w:val="573745ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12668,51 +12839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bect" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-0215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118894374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bect_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202207089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191766v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Georg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R&#246;mer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588901" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379642v6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2019.1693427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351088v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-bej1074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103644v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000749" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771177v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00928902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2261992" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350046v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03520625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02488242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03103309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01329571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frasnedo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feyel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.059" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288763" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517301v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Guedri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Seraoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215938v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360298" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731783v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00218-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wakim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01070453v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bect" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0867-0215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118894374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bect_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/202207089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=7mKxFjkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686949v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vazquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03835704v7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ait Abdelmalek-Lomenech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2394475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04578958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasish Basak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janushan Christy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Audiat-Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/fmj.5.109502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04823814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tenenhaus-Aziza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100318" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191766v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Georg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R&#246;mer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1588901" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03285513v5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1444710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02902333v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Stroh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Demeyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marquis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2021.1935324" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379642v6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Azzimonti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2019.1693427" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351088v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-bej1074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01576855v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux Baraffe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.08.036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207679v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-016-0427-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253706v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1078276" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01568843v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2017.03.059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103644v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641108v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2013.860918" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771177v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Roodaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333569" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00928902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2261992" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00689580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9241-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217562v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.04.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350046v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2009.07.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501097v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04371085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04322680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03591555v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03715755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Zio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cannamela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.260" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02490981v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03158700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barracosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.1946" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03096610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Fournel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03170038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03520625v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03119528v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95470-3_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02488242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02475345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baraffe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Malarange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03103309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02299402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03097220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01874519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13709-0_45" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Guennec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03113483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01590748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377795v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01329571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01569578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sueur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01312988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dutrieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delille Gauthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19084-6_24" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis G&#233;rossier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mongellaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frasnedo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chapuis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feyel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Molchanov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01078397v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01057322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mabille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00846747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benassi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00669172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725296v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288763" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00717195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34413-8_24" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00607816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00643159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517661v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00517301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494767v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2410-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00482544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00368158v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446758v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El Guedri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;douane Seraoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215938v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016375v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS.2006.360298" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00016373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00217251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97873" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04370899v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04017197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715857v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03694867v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03018559v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03022267v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02481410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108225v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01331171v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323031v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103724v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04490455v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stroh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demeyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813274303_0035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731783v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00218-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wakim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01323028v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01070453v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05627120v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oindrila Kanjilal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05611646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xujia Zhu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111516v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03714535v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00169791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03277561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>