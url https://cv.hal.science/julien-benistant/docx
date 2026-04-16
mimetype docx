--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths of social ties modulate brain computations for third-party punishment</w:t>
+                <w:t xml:space="preserve">Cross-cultural study of kinship premium and social discounting of generosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixuan Tang</w:t>
+                <w:t xml:space="preserve">Jiawei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Qu</w:t>
+                <w:t xml:space="preserve">Edmund Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Hu</w:t>
+                <w:t xml:space="preserve">Julien Bénistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Benistant</w:t>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moisan</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.10510. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-37286-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1087979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229452v1</w:t>
+                <w:t xml:space="preserve">hal-04193976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural study of kinship premium and social discounting of generosity</w:t>
+                <w:t xml:space="preserve">Strengths of social ties modulate brain computations for third-party punishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Liu</w:t>
+                <w:t xml:space="preserve">Zixuan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund Derrington</w:t>
+                <w:t xml:space="preserve">Chen Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bénistant</w:t>
+                <w:t xml:space="preserve">Yang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Corgnet</w:t>
+                <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t>
+                <w:t xml:space="preserve">Frédéric Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.10510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1087979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-37286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193976v1</w:t>
+                <w:t xml:space="preserve">hal-04229452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -478,64 +478,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocomputational mechanisms engaged in moral choices and moral learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bénistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -582,51 +582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It does (not) get better: Reference income violation and altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Suchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -673,51 +673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -796,185 +796,185 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How minimal social identity affects misreporting behavior in competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence annuelle internationale de l'Association Française d'Économie Expérimentale (ASFEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Economic Science Association European Meeting, Vienna University of Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01685586v1</w:t>
+                <w:t xml:space="preserve">halshs-01685583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How minimal social identity affects misreporting behavior in competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Science Association European Meeting, Vienna University of Economics and Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8ème Conférence annuelle internationale de l'Association Française d'Économie Expérimentale (ASFEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01685583v1</w:t>
+                <w:t xml:space="preserve">halshs-01685586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -992,90 +992,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic valuation bias explains social influence on cheating behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1106,51 +1106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Distinct Impact of Information and Incentives on Cheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1194,51 +1194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1301,51 +1301,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Essays in behavioral Ethics on Honesty and Fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université de Lyon, 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019LYSE2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1541,51 +1541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Tang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37286-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592007v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02494245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37286-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592007v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02494245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>