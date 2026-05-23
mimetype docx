--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -368,235 +368,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Benistant</w:t>
+                <w:t xml:space="preserve">Neurocomputational mechanisms engaged in moral choices and moral learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bénistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Galeotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.10.008⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.50-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805532v1</w:t>
+                <w:t xml:space="preserve">hal-03445823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocomputational mechanisms engaged in moral choices and moral learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bénistant</w:t>
+                <w:t xml:space="preserve">Competition, Information, and the Erosion of Morals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.50-60. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.148-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445823v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It does (not) get better: Reference income violation and altruism</w:t>
               </w:r>
@@ -686,51 +686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp. 128-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -809,51 +809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How minimal social identity affects misreporting behavior in competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Science Association European Meeting, Vienna University of Economics and Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -891,51 +891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How minimal social identity affects misreporting behavior in competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence annuelle internationale de l'Association Française d'Économie Expérimentale (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1044,51 +1044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dreher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1119,64 +1119,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Distinct Impact of Information and Incentives on Cheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Galeotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1207,51 +1207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unethical Behavior and Group Identity in Contests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1541,51 +1541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37286-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592007v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02494245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;nistant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1087979" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixuan Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benistant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37286-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.11.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Galeotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.10.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.03.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guigon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592007v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02494245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>