--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1800,161 +1800,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t>
+                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Zhu</w:t>
+                <w:t xml:space="preserve">Cédric Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Acounis</w:t>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Beaupère</w:t>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Beney</w:t>
+                <w:t xml:space="preserve">Florian Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bert</w:t>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.e13991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891903v1</w:t>
+                <w:t xml:space="preserve">hal-04112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast dose calculation in x-ray guided interventions by using deep learning</w:t>
               </w:r>
@@ -2202,161 +2202,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
+                <w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hemon</w:t>
+                <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+                <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Barateau</w:t>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tilquin</w:t>
+                <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noblet</w:t>
+                <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (8), pp.e13991. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112657v1</w:t>
+                <w:t xml:space="preserve">hal-03891903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VMAT-Based Planning Allows Sparing of a Spatial Dose Pattern Associated with Radiation Pneumonitis in Patients Treated with Radiotherapy for a Locally Advanced Lung Cancer</w:t>
               </w:r>
@@ -3370,295 +3370,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Monte Carlo simulations of emission tomography imaging systems with GATE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standardization and Validation of Brachytherapy Seeds’ Modelling Using GATE and GGEMS Monte Carlo Toolkits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Bała</w:t>
+                <w:t xml:space="preserve">Konstantinos P Chatzipapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bardiès</w:t>
+                <w:t xml:space="preserve">Dimitris Plachouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadimitroulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf276⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.5315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13215315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229364v1</w:t>
+                <w:t xml:space="preserve">hal-05248146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization and Validation of Brachytherapy Seeds’ Modelling Using GATE and GGEMS Monte Carlo Toolkits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos P Chatzipapas</w:t>
+                <w:t xml:space="preserve">Advanced Monte Carlo simulations of emission tomography imaging systems with GATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Plachouris</w:t>
+                <w:t xml:space="preserve">Mateusz Bała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papadimitroulas</w:t>
+                <w:t xml:space="preserve">Manuel Bardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">Maxime Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (21), pp.5315. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (10), pp.10TR03. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13215315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248146v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiomics Analysis of 3D Dose Distributions to Predict Toxicity of Radiotherapy for Cervical Cancer</w:t>
               </w:r>
@@ -4300,533 +4300,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DVH-Based Inverse Planning Using Monte Carlo Dosimetry for LDR Prostate Brachytherapy</w:t>
+                <w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Mountris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Gallego Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Abaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2018.09.041⟩</w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944152v1</w:t>
+                <w:t xml:space="preserve">hal-02317373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DVH-Based Inverse Planning Using Monte Carlo Dosimetry for LDR Prostate Brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Abaline</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantinos Mountris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (2), pp.503-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2018.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317373v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image enhancement with PDEs and nonconservative advection flow fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Virone</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2881838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758238v1</w:t>
+                <w:t xml:space="preserve">hal-01941451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image enhancement with PDEs and nonconservative advection flow fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+                <w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Virone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (6), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 893, pp.10-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2018.2881838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.02.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941451v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prostate Volume Segmentation in TRUS using Hybrid Edge-Bhattacharyya Active Surfaces</w:t>
               </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of prostate edema on LDR brachytherapy: a Monte Carlo dosimetry study based on a 3D biphasic finite element biomechanical model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6018,51 +6018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6273,51 +6273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lapuyade-Lahorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (Suppl 1), </w:t>
@@ -6355,51 +6355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geant4-based Monte Carlo simulations on GPU for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perez-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6502,51 +6502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of the Intrabeam® system with the platform gate for breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie conique de 6 MV : simulation et évaluation GATE v6.2 Monte-Carlo d’un imageur portal avec application spécifique en radiothérapie ORL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,51 +7157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusion in (LiCl, RH2O)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy-Philon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7274,51 +7274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy-Philon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7486,420 +7486,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
+                <w:t xml:space="preserve">Integrated Simulation Platform for Targeted Radionuclide Therapy: An Imaging Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Abbas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925751v1</w:t>
+                <w:t xml:space="preserve">hal-05374209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Simulation Platform for Targeted Radionuclide Therapy: An Imaging Evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Shi</w:t>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374209v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925745v1</w:t>
+                <w:t xml:space="preserve">hal-04925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Prompting in SAM for Few-Shot and Weakly Supervised Medical Image Segmentation</w:t>
               </w:r>
@@ -8495,51 +8495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-therapy dose prediction in targeted radionuclide therapy using semi-supervised learning: An in-silico preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tampa, France. pp.1-1, </w:t>
@@ -8748,670 +8748,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self super-resolution of anisotropic volumes in prostate MRI with normalized edge priors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">Fast-Track of F-18 Positron Paths Simulations Using Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Mellak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chatzipapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chez-Le Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCR 2024: XXth International Conference on the use of Computers in Radiation therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athens, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714832v1</w:t>
+                <w:t xml:space="preserve">hal-04940083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-Track of F-18 Positron Paths Simulations Using Gans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chez-Le Rest</w:t>
+                <w:t xml:space="preserve">Self super-resolution of anisotropic volumes in prostate MRI with normalized edge priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCR 2024: XXth International Conference on the use of Computers in Radiation therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635834⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04940083v1</w:t>
+                <w:t xml:space="preserve">hal-04714832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization for X-ray exposure reduction during image-guided needle-based procedure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">Patient-specific 4DCT respiratory motion synthesis using tumor-aware GANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Heng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI AE-CAI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapour, France</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear science symposium and medical imaging conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818487v1</w:t>
+                <w:t xml:space="preserve">hal-03811270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific 4DCT respiratory motion synthesis using tumor-aware GANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi-Heng Cao</w:t>
+                <w:t xml:space="preserve">Using simulated CBCT images in deep learning methods for real CBCT segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Abbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Okoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear science symposium and medical imaging conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Estro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811270v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simulated CBCT images in deep learning methods for real CBCT segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization for X-ray exposure reduction during image-guided needle-based procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
+              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI AE-CAI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706427v1</w:t>
+                <w:t xml:space="preserve">hal-03818487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image and volume conditioning for respiratory motion synthesis using GANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Heng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9617,51 +9617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de mouvement respiratoire par réseau antagoniste génératif doublement conditionnel en imagerie tomodensitométrique 4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Heng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9867,51 +9867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,51 +10243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edema adapted treatment plan in LDR prostate brachytherapy: beyond common inverse treatment planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10593,103 +10593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t>
@@ -10721,273 +10721,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smooth mesh for accurate Monte Carlo simulation in medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863097v1</w:t>
+                <w:t xml:space="preserve">hal-01887646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth mesh for accurate Monte Carlo simulation in medical applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887646v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDR prostate brachytherapy inverse planning including dose-volume relation and tissue heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11077,51 +11077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11168,51 +11168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORACLE: A DVH-based inverse planning system for LDR prostate brachytherapy using MC dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,407 +11287,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DVH-based optimization of LDR prostate brachytherapy using GPU-accelerated MC dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
+                <w:t xml:space="preserve">Pose Optimization of a C-Arm Imaging Device to Reduce Intraoperative Radiation Exposure of Staff and Patient During Interventional Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loy Rodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Padoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA), 29 May-03 June 2017, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795132v1</w:t>
+                <w:t xml:space="preserve">hal-04322468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose Optimization of a C-Arm Imaging Device to Reduce Intraoperative Radiation Exposure of Staff and Patient During Interventional Procedures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loy Rodas</w:t>
+                <w:t xml:space="preserve">Purely edge-based prostate segmentation in 3D TRUS images using deformable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA), 29 May-03 June 2017, Singapore</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surgetica 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04322468v1</w:t>
+                <w:t xml:space="preserve">hal-01718506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purely edge-based prostate segmentation in 3D TRUS images using deformable models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+                <w:t xml:space="preserve">DVH-based optimization of LDR prostate brachytherapy using GPU-accelerated MC dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Valéri</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2017</w:t>
+              <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718506v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Woodcock tracking on Monte Carlo simulations for medical applications</w:t>
               </w:r>
@@ -11857,51 +11857,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector modeling in PET list-mode reconstruction: comparison between pre-calculated and GPU capable on-the-fly computed system matrix</w:t>
+                <w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awen Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moreau</w:t>
@@ -11936,306 +11936,306 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FULLY 3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New Port, United States</w:t>
+              <w:t xml:space="preserve">Society of Nuclear Medicine and Molecular Imaging Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888940v1</w:t>
+                <w:t xml:space="preserve">hal-01888936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D dose reconstruction in external beam radiotherapy using portal imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Autret</w:t>
+                <w:t xml:space="preserve">Detector modeling in PET list-mode reconstruction: comparison between pre-calculated and GPU capable on-the-fly computed system matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awen Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">FULLY 3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New Port, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888929v1</w:t>
+                <w:t xml:space="preserve">hal-01888940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Strauss</w:t>
+                <w:t xml:space="preserve">3D dose reconstruction in external beam radiotherapy using portal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Nuclear Medicine and Molecular Imaging Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888936v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a simultaneous PET/MR system model for PET simulation using GATE</w:t>
               </w:r>
@@ -12351,51 +12351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MRI/CT non-rigid registration for image-guided prostate brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12466,407 +12466,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGEMS-brachy: GPU GEant4-based Monte Carlo Simulation for brachytherapy applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishment of an open database of realistic simulated data for evaluation of partial volume correction techniques in brain PET/MR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Falconet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pradier</w:t>
+                <w:t xml:space="preserve">Ana Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Cuplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Thielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varian research partnership symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888900v1</w:t>
+                <w:t xml:space="preserve">hal-01827207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Evaluation of a Simultaneous PET/MR Scanner Model Using GATE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadi Fayad</w:t>
+                <w:t xml:space="preserve">GGEMS-brachy: GPU GEant4-based Monte Carlo Simulation for brachytherapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Varian research partnership symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888868v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an open database of realistic simulated data for evaluation of partial volume correction techniques in brain PET/MR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Evaluation of a Simultaneous PET/MR Scanner Model Using GATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01827207v1</w:t>
+                <w:t xml:space="preserve">hal-01888868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated GPU based SPECT Monte Carlo Simulations using GGEMS</w:t>
               </w:r>
@@ -12891,51 +12891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12973,90 +12973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D dose reconstruction in external beam radiotherapy using portal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lemaréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13414,51 +13414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lapuyade-Lahorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seattle, United States</w:t>
@@ -13487,90 +13487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of 3D dose distribution in external beam radiotherapy using portal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14467,51 +14467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lapuyade-Lahorgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on MR-PET and MR-SPECT (PSMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kos island, Greece</w:t>
@@ -15134,297 +15134,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGEMS brachy : fully GPU Geant 4 based Monte Carlo Simulation for brachytherapy applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+                <w:t xml:space="preserve">SFPM: Société française de Physique Médicale 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lefur</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013 : International User Conference at the Physics-Medicine-Biology Frontier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SFPM 2013 : Journées scientifiques de la société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994421v1</w:t>
+                <w:t xml:space="preserve">hal-00935684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric validation of an intrabeam GATE model, based on Monte Carlo GEANT4 toolkit, for IORT applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+                <w:t xml:space="preserve">SU-C500-03: GGEMS Brachy: fully GPU Geant4 based efficient Monte Carlo simulation for brachytherapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of radiation oncology : imaging, dosimetry, biology and therapy workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAPM 2013 : 55th Annual Meeting &amp; Exhibition of the American Association of Physicists in Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4813948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005422v1</w:t>
+                <w:t xml:space="preserve">hal-01056095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam avec la plate forme GATE (Geant4) pour le cancer du sein</w:t>
+                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam sur GATE et application au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
@@ -15438,965 +15430,938 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pradier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées Scientifiques de physique médicale Société Française de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants et post-doctorants en biologie santé en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056018v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric validation of an intrabeam gate model based on monte carlo geant4 toolkit, for IORT applications</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of the INTRABEAM® system with the platform GATE for breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM 2013 : 55th annual meeting &amp; exhibition of the American Association of Physicists in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">DEGRO 2013 : 19th Annual Meeting of the German Society for Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015305v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGEMS-brachy : fully GPU GEant4-based Monte Carlo simulation for brachytherapy applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New particle navigator for hybrid voxelized/analytical phantoms in Monte Carlo simulations for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lemarechal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of radiation oncology: imaging, dosimetry, biology and therapy workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berder, France</w:t>
+              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seoul, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015209v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et validation sur Monte Carlo d'un traitement de métastases vertébrales sur fantôme par Kyphoplastie et RT peropératoire (Kypho-IORT).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+                <w:t xml:space="preserve">GPU Framework Allowing Fast Monte Carlo based Scatter Correction for the MR-BrainPET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Gaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pradier</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Pietrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées Scientifiques de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Geant4 International User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955088v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-accelerated Monte Carlo Base Scatter Correction in Brain PET/MR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Gaens</w:t>
+                <w:t xml:space="preserve">Imagerie en Megavolt cone-beam computed Tomography MV CBCT 6 MV : Simulation et évaluation GATE v6.2 Monte Carlo d'un imageur portal avec application spécifique en ORL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">7èmes journées du cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888033v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid CPU/GPU GATE: towards GATE V7</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Garrido</w:t>
+                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam tm treatments based on patient CT imaging with monte carlo GATE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013: International User Conference at the Physics-Medicine-Biology Frontier</w:t>
+              <w:t xml:space="preserve">Geant4 2013 international user conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01888369v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFPM: Société française de Physique Médicale 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+                <w:t xml:space="preserve">Volume Splitting Based Multi-GPUs Implementation for 3D List-Mode PET Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFPM 2013 : Journées scientifiques de la société Française de Physique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935684v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-C500-03: GGEMS Brachy: fully GPU Geant4 based efficient Monte Carlo simulation for brachytherapy applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid GPU/CPU modules for GATE plateform: imaging and therapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perez-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM 2013 : 55th Annual Meeting &amp; Exhibition of the American Association of Physicists in Medecine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056095v1</w:t>
+                <w:t xml:space="preserve">in2p3-01888092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam sur GATE et application au cancer du sein</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of the INTRABEAM® system with the platform GATE for breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
@@ -16410,2260 +16375,2295 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants et post-doctorants en biologie santé en Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">DEGRO 2013 : 19th Annual Meeting of the German Society for Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056092v1</w:t>
+                <w:t xml:space="preserve">hal-01005334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of the INTRABEAM® system with the platform GATE for breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+                <w:t xml:space="preserve">Accurate fully 3D list-mode PET reconstruction on multi-GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awen Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEGRO 2013 : 19th Annual Meeting of the German Society for Radiation Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">RITS: Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005335v1</w:t>
+                <w:t xml:space="preserve">hal-00935638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle navigator for hybrid voxelized/analytical phantoms in Monte Carlo simulations for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GGEMS brachy : fully GPU Geant 4 based Monte Carlo Simulation for brachytherapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seoul, North Korea</w:t>
+              <w:t xml:space="preserve">Geant4 2013 : International User Conference at the Physics-Medicine-Biology Frontier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005415v1</w:t>
+                <w:t xml:space="preserve">hal-00994421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Framework Allowing Fast Monte Carlo based Scatter Correction for the MR-BrainPET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Gaens</w:t>
+                <w:t xml:space="preserve">Dosimetric validation of an intrabeam GATE model, based on Monte Carlo GEANT4 toolkit, for IORT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 International User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The future of radiation oncology : imaging, dosimetry, biology and therapy workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ile Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888036v1</w:t>
+                <w:t xml:space="preserve">hal-01005422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie en Megavolt cone-beam computed Tomography MV CBCT 6 MV : Simulation et évaluation GATE v6.2 Monte Carlo d'un imageur portal avec application spécifique en ORL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam avec la plate forme GATE (Geant4) pour le cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t>
+              <w:t xml:space="preserve">52èmes Journées Scientifiques de physique médicale Société Française de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888372v1</w:t>
+                <w:t xml:space="preserve">hal-01056018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam tm treatments based on patient CT imaging with monte carlo GATE simulations</w:t>
+                <w:t xml:space="preserve">Dosimetric validation of an intrabeam gate model based on monte carlo geant4 toolkit, for IORT applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013 international user conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">AAPM 2013 : 55th annual meeting &amp; exhibition of the American Association of Physicists in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005446v1</w:t>
+                <w:t xml:space="preserve">hal-01015305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume Splitting Based Multi-GPUs Implementation for 3D List-Mode PET Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Bahi</w:t>
+                <w:t xml:space="preserve">GGEMS-brachy : fully GPU GEant4-based Monte Carlo simulation for brachytherapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">The future of radiation oncology: imaging, dosimetry, biology and therapy workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887979v1</w:t>
+                <w:t xml:space="preserve">hal-01015209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid GPU/CPU modules for GATE plateform: imaging and therapy applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et validation sur Monte Carlo d'un traitement de métastases vertébrales sur fantôme par Kyphoplastie et RT peropératoire (Kypho-IORT).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">52èmes Journées Scientifiques de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01888092v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of the INTRABEAM® system with the platform GATE for breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+                <w:t xml:space="preserve">GPU-accelerated Monte Carlo Base Scatter Correction in Brain PET/MR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Gaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Pietrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEGRO 2013 : 19th Annual Meeting of the German Society for Radiation Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005334v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate fully 3D list-mode PET reconstruction on multi-GPUs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid CPU/GPU GATE: towards GATE V7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS: Recherche en Imagerie et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Geant4 2013: International User Conference at the Physics-Medicine-Biology Frontier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935638v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01888369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration qualitative et quantitative de reconstruction TEP basée sur architecture graphique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Awen Autret</w:t>
+                <w:t xml:space="preserve">Suivi du mouvement respiratoire externe avec une caméra temps-de-vol : application pour la prédiction de la déformation interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Cancéropole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t>
+              <w:t xml:space="preserve">RITS 2013 : congrès Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935657v1</w:t>
+                <w:t xml:space="preserve">hal-00853268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and radiation therapy: GATE Monte Carlo simulation of a MV CBCT flat panel with specific application in head and neck cancer</w:t>
+                <w:t xml:space="preserve">Imaging and Radiation Therapy: GATE Monte Carlo Simulation of a Megavolt Cone Beam CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awen Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM 2013 : 55th annual meeting &amp; exhibition of the American Association of Physicists in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Geant4 2013 international user conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935777v1</w:t>
+                <w:t xml:space="preserve">hal-01888393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and Radiation Therapy: GATE Monte Carlo Simulation of a Megavolt Cone Beam CT</w:t>
+                <w:t xml:space="preserve">Imaging and radiation therapy: GATE Monte Carlo simulation of a MV CBCT flat panel with specific application in head and neck cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awen Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013 international user conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The future of radiation oncology : imaging, dosimetry, biology and therapy workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888393v1</w:t>
+                <w:t xml:space="preserve">hal-01005336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and radiation therapy: GATE Monte Carlo simulation of a MV CBCT flat panel with specific application in head and neck cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patient CT imaging with Monte Carlo GATE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The future of radiation oncology : imaging, dosimetry, biology and therapy workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005336v1</w:t>
+                <w:t xml:space="preserve">hal-01055890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du mouvement respiratoire externe avec une caméra temps-de-vol : application pour la prédiction de la déformation interne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadi Fayad</w:t>
+                <w:t xml:space="preserve">GPU implementation of Geant4 process for use in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Chekatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2013 : congrès Recherche en Imagerie et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Geant4 2013 : International User Conference at the Physics-Medicine-Biology Frontier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853268v1</w:t>
+                <w:t xml:space="preserve">hal-01887990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU implementation of Geant4 process for use in proton therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Garrido</w:t>
+                <w:t xml:space="preserve">Imaging and radiation therapy: GATE Monte Carlo simulation of a MV CBCT flat panel with specific application in head and neck cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013 : International User Conference at the Physics-Medicine-Biology Frontier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">AAPM 2013 : 55th annual meeting &amp; exhibition of the American Association of Physicists in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887990v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patient CT imaging with Monte Carlo GATE simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
+                <w:t xml:space="preserve">Amélioration qualitative et quantitative de reconstruction TEP basée sur architecture graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awen Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of radiation oncology : imaging, dosimetry, biology and therapy workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berder, France</w:t>
+              <w:t xml:space="preserve">Journées du Cancéropole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055890v1</w:t>
+                <w:t xml:space="preserve">hal-00935657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patient CT imaging with Monte Carlo GATE simulations</w:t>
+                <w:t xml:space="preserve">Dosimetric validation of an Intrabeam™ GATE model, based on Monte Carlo GEANT4 toolkit, for IORT applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th INTRABEAM User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Mannheim, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055914v1</w:t>
+                <w:t xml:space="preserve">hal-01055889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric validation of an Intrabeam™ GATE model, based on Monte Carlo GEANT4 toolkit, for IORT applications</w:t>
+                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patient CT imaging with Monte Carlo GATE simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pradier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th INTRABEAM User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Mannheim, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055889v1</w:t>
+                <w:t xml:space="preserve">hal-01055914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully 3D PET List-Mode reconstruction including an accurate detector modeling on GPU architecture</w:t>
               </w:r>
@@ -18989,394 +18989,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patien CT imaging with Monte Carlo Gate simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
+                <w:t xml:space="preserve">Grafikprozessorbeschleunigte Monte Carlo Simulation fûr die Streustrahlkorrektur des MR- BrainPET Scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Gaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Pietrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM 2013 : 55th Annual Meeting &amp; Exhibition of the American Association of Physicists in Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Deutschen Gesellschaft fûr Medizinische Physik Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055910v1</w:t>
+                <w:t xml:space="preserve">hal-01888047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGEMS-Brachy: Fully GPU Geant4-Based Monte Carlo Simulation for Brachytherapy Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patien CT imaging with Monte Carlo Gate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE nuclear science symposium and medical imaging conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">AAPM 2013 : 55th Annual Meeting &amp; Exhibition of the American Association of Physicists in Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950694v1</w:t>
+                <w:t xml:space="preserve">hal-01055910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafikprozessorbeschleunigte Monte Carlo Simulation fûr die Streustrahlkorrektur des MR- BrainPET Scanners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Gaens</w:t>
+                <w:t xml:space="preserve">GGEMS-Brachy: Fully GPU Geant4-Based Monte Carlo Simulation for Brachytherapy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jon Shah</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutschen Gesellschaft fûr Medizinische Physik Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE nuclear science symposium and medical imaging conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888047v1</w:t>
+                <w:t xml:space="preserve">hal-00950694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une caméra TOF pour la synchronisation et la modélisation du mouvement respiratoire</w:t>
               </w:r>
@@ -19483,51 +19483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Multi-GPU Acceleration for Fully 3D List-Mode PET Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20662,51 +20662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity modification in iron implanted MGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21303,103 +21303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China</w:t>
@@ -21697,90 +21697,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining a configuration setting of a source of ionizing radiation [= Procédé pour déterminer un réglage de configuration d’une source de Rayonnement ionisant] [= Verfahren zur Bestimmung einer Konfiguration einer Quelle von Ionisierender Strahlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Padoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loy Rodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 3 354 199 B1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22164,51 +22164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22433-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Th&#224;nh Tr&#7847;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ho&#224;ng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#7889;c Ho&#224; Tr&#7847;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Anh Tr&#7847;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32895/hcjm.m.2025.10.09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dordevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.104839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.07.104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ace678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2152370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pradier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02710-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ben Halima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03367418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3111736" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourbonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Da-Ano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaouen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dissaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.10.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2021.09.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Ba&#322;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf276" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05248146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos P Chatzipapas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215315" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Miranda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy M Gujral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11050398" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3060191" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hognon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13051082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Nazir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Pateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Clement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14557" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozert Djohossou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Val&#233;rie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026357472000051x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mountris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2018.09.041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2881838" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865428" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae937" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935073v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Merlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadac1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanzouli-Ben" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lapuyade-Lahorgue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Miglierini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheib" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4959536" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarechal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falconnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/13/4987" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouzid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Benhalouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0284186X.2015.1016623" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01074792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-s1-a74" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/16/5593" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Dupr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhalouche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Visvikis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.064" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZRTRNVT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888376v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pradier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.098" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG80XJW6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wentz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4175" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G60ZHX3W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494947v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Piat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2010.522759" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406209v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefort-Piat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919476" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy-Philon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478769" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.3202" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10655434" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04714832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940083v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mellak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chez-Le Rest" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635834" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811270v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Heng Cao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706427v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339736v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447809v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302409v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451762" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548472v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795132v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322468v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loy Rodas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989483" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718506v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Hamdan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Val&#233;ri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548172v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555349v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888863v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-s1-a45" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888909v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888900v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falconet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888868v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827207v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schott" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A44" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888915v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155022v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2015.7582100" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888463v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomeno Sanchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conde" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Aussenhofer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gareis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430885" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888433v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888858v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888853v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888482v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888589v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gaens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pietrzyk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Shah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888844v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888443v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888834v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888437v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888567v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935654v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056109v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056094v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994421v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005422v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056018v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015305v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015209v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955088v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888033v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888369v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935684v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056095v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4813948" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056092v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005335v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005415v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888036v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888372v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887979v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bahi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888092v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005334v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935638v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935657v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935777v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888393v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853268v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887990v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chekatt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055890v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055889v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006117v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994540v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829242" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888022v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055910v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888047v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830119v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805605v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887961v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807315v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788144v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Perez Ponce" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551511" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887933v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639297v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887920v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162281v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333560v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281928" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327482v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264465v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004554v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marest" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sawicka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawicki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369305v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Tran" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Filleron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-1683(25)01492-2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369338v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Tran" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/siuj6050067" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290776v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824349-7.00010-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797883v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Villa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977029v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195867v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01906265v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22433-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Th&#224;nh Tr&#7847;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ho&#224;ng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#7889;c Ho&#224; Tr&#7847;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Anh Tr&#7847;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32895/hcjm.m.2025.10.09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dordevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.104839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.07.104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ace678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2152370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pradier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02710-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ben Halima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03367418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3111736" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourbonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Da-Ano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaouen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dissaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.10.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2021.09.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05248146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos P Chatzipapas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215315" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Ba&#322;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf276" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Miranda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy M Gujral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11050398" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3060191" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hognon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13051082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Nazir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Pateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Clement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14557" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozert Djohossou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Val&#233;rie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026357472000051x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mountris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2018.09.041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2881838" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865428" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae937" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935073v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Merlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadac1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanzouli-Ben" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lapuyade-Lahorgue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Miglierini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheib" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4959536" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarechal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falconnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/13/4987" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouzid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Benhalouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0284186X.2015.1016623" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01074792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-s1-a74" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/16/5593" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Dupr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhalouche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Visvikis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.064" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZRTRNVT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888376v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pradier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.098" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG80XJW6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wentz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4175" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G60ZHX3W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494947v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Piat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2010.522759" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406209v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefort-Piat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919476" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy-Philon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478769" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.3202" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374209v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imbert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10655434" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940083v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mellak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chez-Le Rest" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635834" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04714832v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811270v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Heng Cao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818487v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339736v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447809v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302409v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451762" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548472v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loy Rodas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989483" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718506v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Hamdan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Val&#233;ri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795132v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548172v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555349v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888936v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888929v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888863v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-s1-a45" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888909v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827207v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schott" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A44" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888900v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falconet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888868v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888915v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155022v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2015.7582100" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888463v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomeno Sanchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conde" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Aussenhofer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gareis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430885" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888433v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888858v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888853v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888482v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888589v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gaens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pietrzyk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Shah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888844v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888443v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888834v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888437v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888567v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935654v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056109v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056094v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935684v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056095v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4813948" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056092v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005335v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005415v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888036v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888372v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005446v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887979v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bahi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888092v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994421v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005422v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056018v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015305v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015209v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955088v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888033v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888369v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888393v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005336v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055890v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887990v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chekatt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935777v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935657v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055889v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055914v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006117v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994540v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829242" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888022v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888047v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055910v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950694v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830119v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805605v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887961v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807315v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788144v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Perez Ponce" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551511" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887933v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639297v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887920v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162281v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333560v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281928" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327482v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264465v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004554v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marest" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sawicka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawicki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369305v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Tran" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Filleron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-1683(25)01492-2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369338v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Tran" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/siuj6050067" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290776v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824349-7.00010-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797883v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Villa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977029v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195867v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01906265v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>