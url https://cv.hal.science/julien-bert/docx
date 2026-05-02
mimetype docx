--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -1800,161 +1800,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
+                <w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hemon</w:t>
+                <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rigaud</w:t>
+                <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Barateau</w:t>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tilquin</w:t>
+                <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noblet</w:t>
+                <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (8), pp.e13991. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112657v1</w:t>
+                <w:t xml:space="preserve">hal-03891903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast dose calculation in x-ray guided interventions by using deep learning</w:t>
               </w:r>
@@ -2202,161 +2202,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies and optimization of scintillation light measurements for the development of the 3-gamma medical imaging XEMIS2 liquid xenon Compton camera</w:t>
+                <w:t xml:space="preserve">Contour-guided deep learning based deformable image registration for dose monitoring during CBCT-guided radiotherapy of prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuwei Zhu</w:t>
+                <w:t xml:space="preserve">Cédric Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Acounis</w:t>
+                <w:t xml:space="preserve">Bastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Beaupère</w:t>
+                <w:t xml:space="preserve">Anais Barateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Beney</w:t>
+                <w:t xml:space="preserve">Florian Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bert</w:t>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1047, pp.167794. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.e13991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acm2.13991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891903v1</w:t>
+                <w:t xml:space="preserve">hal-04112657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VMAT-Based Planning Allows Sparing of a Spatial Dose Pattern Associated with Radiation Pneumonitis in Patients Treated with Radiotherapy for a Locally Advanced Lung Cancer</w:t>
               </w:r>
@@ -3370,295 +3370,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization and Validation of Brachytherapy Seeds’ Modelling Using GATE and GGEMS Monte Carlo Toolkits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Monte Carlo simulations of emission tomography imaging systems with GATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos P Chatzipapas</w:t>
+                <w:t xml:space="preserve">Mateusz Bała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Plachouris</w:t>
+                <w:t xml:space="preserve">Manuel Bardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papadimitroulas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">Maxime Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13215315⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (10), pp.10TR03. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248146v1</w:t>
+                <w:t xml:space="preserve">hal-03229364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Monte Carlo simulations of emission tomography imaging systems with GATE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Standardization and Validation of Brachytherapy Seeds’ Modelling Using GATE and GGEMS Monte Carlo Toolkits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos P Chatzipapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Bała</w:t>
+                <w:t xml:space="preserve">Dimitris Plachouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bardiès</w:t>
+                <w:t xml:space="preserve">Panagiotis Papadimitroulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (10), pp.10TR03. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.5315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/abf276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13215315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229364v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiomics Analysis of 3D Dose Distributions to Predict Toxicity of Radiotherapy for Cervical Cancer</w:t>
               </w:r>
@@ -4300,265 +4300,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t>
+                <w:t xml:space="preserve">DVH-Based Inverse Planning Using Monte Carlo Dosimetry for LDR Prostate Brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gallego Manzano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantinos Mountris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (2), pp.503-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2018.09.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317373v1</w:t>
+                <w:t xml:space="preserve">hal-02944152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DVH-Based Inverse Planning Using Monte Carlo Dosimetry for LDR Prostate Brachytherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XEMIS2: A liquid xenon detector for small animal medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallego Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Mountris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Abaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103 (2), pp.503-510. </w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 912, pp.329-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2018.09.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944152v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image enhancement with PDEs and nonconservative advection flow fields</w:t>
               </w:r>
@@ -4691,64 +4691,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity assisted recovery of liquid xenon at large mass flow rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Virone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of prostate edema on LDR brachytherapy: a Monte Carlo dosimetry study based on a 3D biphasic finite element biomechanical model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6355,51 +6355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geant4-based Monte Carlo simulations on GPU for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Perez-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6502,51 +6502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of the Intrabeam® system with the platform gate for breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie conique de 6 MV : simulation et évaluation GATE v6.2 Monte-Carlo d’un imageur portal avec application spécifique en radiothérapie ORL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,51 +7157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal diffusion in (LiCl, RH2O)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy-Philon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7274,51 +7274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupuy-Philon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7486,420 +7486,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Simulation Platform for Targeted Radionuclide Therapy: An Imaging Evaluation</w:t>
+                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Shi</w:t>
+                <w:t xml:space="preserve">Marwan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374209v1</w:t>
+                <w:t xml:space="preserve">hal-04925751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Simulation Platform for Targeted Radionuclide Therapy: An Imaging Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Abbas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">L. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925745v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing treatment response assessment of hepatic metastases using AI-driven volumetric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Instance-aware deep learning for liver metastasis segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourbonne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025: IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925751v1</w:t>
+                <w:t xml:space="preserve">hal-04925745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Prompting in SAM for Few-Shot and Weakly Supervised Medical Image Segmentation</w:t>
               </w:r>
@@ -8495,51 +8495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-therapy dose prediction in targeted radionuclide therapy using semi-supervised learning: An in-silico preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Nuclear Science Symposium (NSS), Medical Imaging Conference (MIC) and Room Temperature Semiconductor Detector Conference (RTSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tampa, France. pp.1-1, </w:t>
@@ -8990,168 +8990,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific 4DCT respiratory motion synthesis using tumor-aware GANs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization for X-ray exposure reduction during image-guided needle-based procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear science symposium and medical imaging conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI AE-CAI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811270v1</w:t>
+                <w:t xml:space="preserve">hal-03818487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simulated CBCT images in deep learning methods for real CBCT segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Abbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9206,212 +9206,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estro 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen/ Virtual, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization for X-ray exposure reduction during image-guided needle-based procedure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Bert</w:t>
+                <w:t xml:space="preserve">Patient-specific 4DCT respiratory motion synthesis using tumor-aware GANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Heng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI AE-CAI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapour, France</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear science symposium and medical imaging conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818487v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image and volume conditioning for respiratory motion synthesis using GANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Heng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9617,51 +9617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de mouvement respiratoire par réseau antagoniste génératif doublement conditionnel en imagerie tomodensitométrique 4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Heng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9867,51 +9867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS2 Liquid Xenon Compton Camera for Small Animal 3γ Medical Imaging: Scintillation Light Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,51 +10243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XEMIS2: A liquid xenon Compton camera to image small animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edema adapted treatment plan in LDR prostate brachytherapy: beyond common inverse treatment planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10593,103 +10593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China. pp.159-163, </w:t>
@@ -10721,273 +10721,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth mesh for accurate Monte Carlo simulation in medical applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Beijing, China. pp.154-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887646v1</w:t>
+                <w:t xml:space="preserve">hal-01863097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XEMIS: Liquid Xenon Compton Camera for 3γ Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smooth mesh for accurate Monte Carlo simulation in medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-1316-5_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863097v1</w:t>
+                <w:t xml:space="preserve">hal-01887646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDR prostate brachytherapy inverse planning including dose-volume relation and tissue heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11168,51 +11168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORACLE: A DVH-based inverse planning system for LDR prostate brachytherapy using MC dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,407 +11287,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose Optimization of a C-Arm Imaging Device to Reduce Intraoperative Radiation Exposure of Staff and Patient During Interventional Procedures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Loy Rodas</w:t>
+                <w:t xml:space="preserve">DVH-based optimization of LDR prostate brachytherapy using GPU-accelerated MC dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA), 29 May-03 June 2017, Singapore</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322468v1</w:t>
+                <w:t xml:space="preserve">hal-01795132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purely edge-based prostate segmentation in 3D TRUS images using deformable models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Valéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DVH-based optimization of LDR prostate brachytherapy using GPU-accelerated MC dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
+                <w:t xml:space="preserve">Pose Optimization of a C-Arm Imaging Device to Reduce Intraoperative Radiation Exposure of Staff and Patient During Interventional Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loy Rodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Padoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Robotics and Automation (ICRA), 29 May-03 June 2017, Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795132v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Woodcock tracking on Monte Carlo simulations for medical applications</w:t>
               </w:r>
@@ -11857,51 +11857,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t>
+                <w:t xml:space="preserve">Detector modeling in PET list-mode reconstruction: comparison between pre-calculated and GPU capable on-the-fly computed system matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awen Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moreau</w:t>
@@ -11936,816 +11936,816 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Nuclear Medicine and Molecular Imaging Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">FULLY 3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, New Port, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888936v1</w:t>
+                <w:t xml:space="preserve">hal-01888940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector modeling in PET list-mode reconstruction: comparison between pre-calculated and GPU capable on-the-fly computed system matrix</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Strauss</w:t>
+                <w:t xml:space="preserve">3D dose reconstruction in external beam radiotherapy using portal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FULLY 3D: Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, New Port, United States</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888940v1</w:t>
+                <w:t xml:space="preserve">hal-01888929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D dose reconstruction in external beam radiotherapy using portal imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Autret</w:t>
+                <w:t xml:space="preserve">Detector Modeling in PET List-Mode Reconstruction: Comparison Between Pre-calculated and On-the-Fly Computed System Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awen Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Society of Nuclear Medicine and Molecular Imaging Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888929v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a simultaneous PET/MR system model for PET simulation using GATE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadi Fayad</w:t>
+                <w:t xml:space="preserve">3D MRI/CT non-rigid registration for image-guided prostate brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Schmidt</w:t>
+                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on MR-PET and MR-SPECT (PSMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888863v1</w:t>
+                <w:t xml:space="preserve">hal-01888909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D MRI/CT non-rigid registration for image-guided prostate brachytherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iyas Hamdan</w:t>
+                <w:t xml:space="preserve">Validation of a simultaneous PET/MR system model for PET simulation using GATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+                <w:t xml:space="preserve">Holger Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Computer Assisted Radiology and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on MR-PET and MR-SPECT (PSMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Elba, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2197-7364-2-s1-a45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888909v1</w:t>
+                <w:t xml:space="preserve">hal-01888863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of an open database of realistic simulated data for evaluation of partial volume correction techniques in brain PET/MR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GGEMS-brachy: GPU GEant4-based Monte Carlo Simulation for brachytherapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Mota</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kris Thielemans</w:t>
+                <w:t xml:space="preserve">Claire Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Varian research partnership symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Atlanta, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827207v1</w:t>
+                <w:t xml:space="preserve">hal-01888900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGEMS-brachy: GPU GEant4-based Monte Carlo Simulation for brachytherapy applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pradier</w:t>
+                <w:t xml:space="preserve">Establishment of an open database of realistic simulated data for evaluation of partial volume correction techniques in brain PET/MR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Cuplov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Hutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Thielemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varian research partnership symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on PET/MR and SPECT/MR – PSMR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Elba, Italy. pp.A44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2197-7364-2-S1-A44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888900v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Evaluation of a Simultaneous PET/MR Scanner Model Using GATE</w:t>
               </w:r>
@@ -12770,51 +12770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12891,51 +12891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bardiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12973,90 +12973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D dose reconstruction in external beam radiotherapy using portal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemaréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13222,640 +13222,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel brain PET insert for the MINDView project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of 3D dose distribution in external beam radiotherapy using portal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888463v1</w:t>
+                <w:t xml:space="preserve">hal-01888858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR-based PET attenuation correction through the generation of pseudo-CT data from a single MRI sequence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GGEMS platform: GPU Geant4-based Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seattle, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Monte Carlo Techniques in Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888433v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of 3D dose distribution in external beam radiotherapy using portal imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Autret</w:t>
+                <w:t xml:space="preserve">Imaging and Radiation Therapy: GATE Monte Carlo Simulation of a 6 MV photon beam LINAC and its MV-CBCT Flat Panel for IMRT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awen Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Monte Carlo Techniques in Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888858v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and Radiation Therapy: GATE Monte Carlo Simulation of a 6 MV photon beam LINAC and its MV-CBCT Flat Panel for IMRT applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+                <w:t xml:space="preserve">MR-based PET attenuation correction through the generation of pseudo-CT data from a single MRI sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pradier</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lapuyade-Lahorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Monte Carlo Techniques in Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888853v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGEMS platform: GPU Geant4-based Monte Carlo Simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel brain PET insert for the MINDView project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomeno Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Aussenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gareis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Monte Carlo Techniques in Medical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Seattle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2014.7430885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888847v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid CPU/GPU SPECT Monte Carlo Simulations: The Hexagonal Hole Collimator Case</w:t>
               </w:r>
@@ -14655,1689 +14655,1706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la planification du traitement en curiethérapie de prostate par simulation Monte-carlo complète et rapide utilisant les processeurs graphiques</w:t>
+                <w:t xml:space="preserve">Amélioration de la planification du traitement en curiethérapie de prostate par simulation Monte-Carlo complète et rapide utilisant les processeurs graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 èmes journées du cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants et post-doctorants en biosanté de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935654v1</w:t>
+                <w:t xml:space="preserve">hal-01056109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la planification du traitement en curiethérapie de prostate par simulation Monte-Carlo complète et rapide utilisant les processeurs graphiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+                <w:t xml:space="preserve">Imaging and radiation therapy: GATE Monte Carlo simulation of a megavolt cone beam CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awen Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants et post-doctorants en biosanté de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056109v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam avec la plateforme GATE (Geant4) pour le cancer du sein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+                <w:t xml:space="preserve">Amélioration de la planification du traitement en curiethérapie de prostate par simulation Monte-carlo complète et rapide utilisant les processeurs graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du cancéropôle Grand Ouest</w:t>
+              <w:t xml:space="preserve">7 èmes journées du cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056094v1</w:t>
+                <w:t xml:space="preserve">hal-00935654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and radiation therapy: GATE Monte Carlo simulation of a megavolt cone beam CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam avec la plateforme GATE (Geant4) pour le cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">7èmes journées du cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056475v1</w:t>
+                <w:t xml:space="preserve">hal-01056094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SFPM: Société française de Physique Médicale 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+                <w:t xml:space="preserve">GGEMS brachy : fully GPU Geant 4 based Monte Carlo Simulation for brachytherapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFPM 2013 : Journées scientifiques de la société Française de Physique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Geant4 2013 : International User Conference at the Physics-Medicine-Biology Frontier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935684v1</w:t>
+                <w:t xml:space="preserve">hal-00994421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-C500-03: GGEMS Brachy: fully GPU Geant4 based efficient Monte Carlo simulation for brachytherapy applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+                <w:t xml:space="preserve">Dosimetric validation of an intrabeam GATE model, based on Monte Carlo GEANT4 toolkit, for IORT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM 2013 : 55th Annual Meeting &amp; Exhibition of the American Association of Physicists in Medecine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The future of radiation oncology : imaging, dosimetry, biology and therapy workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ile Berder, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056095v1</w:t>
+                <w:t xml:space="preserve">hal-01005422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam sur GATE et application au cancer du sein</w:t>
+                <w:t xml:space="preserve">Dosimetric validation of an intrabeam gate model based on monte carlo geant4 toolkit, for IORT applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants et post-doctorants en biologie santé en Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">AAPM 2013 : 55th annual meeting &amp; exhibition of the American Association of Physicists in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056092v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of the INTRABEAM® system with the platform GATE for breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+                <w:t xml:space="preserve">GGEMS-brachy : fully GPU GEant4-based Monte Carlo simulation for brachytherapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEGRO 2013 : 19th Annual Meeting of the German Society for Radiation Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">The future of radiation oncology: imaging, dosimetry, biology and therapy workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005335v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle navigator for hybrid voxelized/analytical phantoms in Monte Carlo simulations for medical applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid CPU/GPU GATE: towards GATE V7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seoul, North Korea</w:t>
+              <w:t xml:space="preserve">Geant4 2013: International User Conference at the Physics-Medicine-Biology Frontier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005415v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01888369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Framework Allowing Fast Monte Carlo based Scatter Correction for the MR-BrainPET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Gaens</w:t>
+                <w:t xml:space="preserve">Modélisation et validation sur Monte Carlo d'un traitement de métastases vertébrales sur fantôme par Kyphoplastie et RT peropératoire (Kypho-IORT).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jon Shah</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 International User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">52èmes Journées Scientifiques de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888036v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie en Megavolt cone-beam computed Tomography MV CBCT 6 MV : Simulation et évaluation GATE v6.2 Monte Carlo d'un imageur portal avec application spécifique en ORL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+                <w:t xml:space="preserve">GPU-accelerated Monte Carlo Base Scatter Correction in Brain PET/MR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Gaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Pietrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888372v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam tm treatments based on patient CT imaging with monte carlo GATE simulations</w:t>
+                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam avec la plate forme GATE (Geant4) pour le cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pradier</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013 international user conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">52èmes Journées Scientifiques de physique médicale Société Française de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005446v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume Splitting Based Multi-GPUs Implementation for 3D List-Mode PET Reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Bahi</w:t>
+                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam tm treatments based on patient CT imaging with monte carlo GATE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">Geant4 2013 international user conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887979v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid GPU/CPU modules for GATE plateform: imaging and therapy applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volume Splitting Based Multi-GPUs Implementation for 3D List-Mode PET Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zakaria Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01888092v1</w:t>
+                <w:t xml:space="preserve">hal-01887979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of the INTRABEAM® system with the platform GATE for breast cancer</w:t>
               </w:r>
@@ -16474,51 +16491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awen Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16563,785 +16580,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGEMS brachy : fully GPU Geant 4 based Monte Carlo Simulation for brachytherapy applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid GPU/CPU modules for GATE plateform: imaging and therapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Perez-Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013 : International User Conference at the Physics-Medicine-Biology Frontier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994421v1</w:t>
+                <w:t xml:space="preserve">in2p3-01888092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric validation of an intrabeam GATE model, based on Monte Carlo GEANT4 toolkit, for IORT applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+                <w:t xml:space="preserve">SFPM: Société française de Physique Médicale 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of radiation oncology : imaging, dosimetry, biology and therapy workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ile Berder, France</w:t>
+              <w:t xml:space="preserve">SFPM 2013 : Journées scientifiques de la société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005422v1</w:t>
+                <w:t xml:space="preserve">hal-00935684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam avec la plate forme GATE (Geant4) pour le cancer du sein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+                <w:t xml:space="preserve">SU-C500-03: GGEMS Brachy: fully GPU Geant4 based efficient Monte Carlo simulation for brachytherapy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées Scientifiques de physique médicale Société Française de Physique Médicale (SFPM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAPM 2013 : 55th Annual Meeting &amp; Exhibition of the American Association of Physicists in Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4813948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056018v1</w:t>
+                <w:t xml:space="preserve">hal-01056095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric validation of an intrabeam gate model based on monte carlo geant4 toolkit, for IORT applications</w:t>
+                <w:t xml:space="preserve">Simulation Monte Carlo du système Intrabeam sur GATE et application au cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pradier</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM 2013 : 55th annual meeting &amp; exhibition of the American Association of Physicists in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Journée des doctorants et post-doctorants en biologie santé en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015305v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGEMS-brachy : fully GPU GEant4-based Monte Carlo simulation for brachytherapy applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of the INTRABEAM® system with the platform GATE for breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of radiation oncology: imaging, dosimetry, biology and therapy workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berder, France</w:t>
+              <w:t xml:space="preserve">DEGRO 2013 : 19th Annual Meeting of the German Society for Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015209v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et validation sur Monte Carlo d'un traitement de métastases vertébrales sur fantôme par Kyphoplastie et RT peropératoire (Kypho-IORT).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+                <w:t xml:space="preserve">New particle navigator for hybrid voxelized/analytical phantoms in Monte Carlo simulations for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées Scientifiques de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seoul, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955088v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-accelerated Monte Carlo Base Scatter Correction in Brain PET/MR</w:t>
+                <w:t xml:space="preserve">GPU Framework Allowing Fast Monte Carlo based Scatter Correction for the MR-BrainPET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Gaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
@@ -17372,198 +17376,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Geant4 International User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888033v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid CPU/GPU GATE: towards GATE V7</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie en Megavolt cone-beam computed Tomography MV CBCT 6 MV : Simulation et évaluation GATE v6.2 Monte Carlo d'un imageur portal avec application spécifique en ORL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia Benhalouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013: International User Conference at the Physics-Medicine-Biology Frontier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7èmes journées du cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Sables D'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01888369v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du mouvement respiratoire externe avec une caméra temps-de-vol : application pour la prédiction de la déformation interne</w:t>
               </w:r>
@@ -18049,51 +18049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU implementation of Geant4 process for use in proton therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18393,277 +18393,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric validation of an Intrabeam™ GATE model, based on Monte Carlo GEANT4 toolkit, for IORT applications</w:t>
+                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patient CT imaging with Monte Carlo GATE simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pradier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th INTRABEAM User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Mannheim, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055889v1</w:t>
+                <w:t xml:space="preserve">hal-01055914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patient CT imaging with Monte Carlo GATE simulations</w:t>
+                <w:t xml:space="preserve">Dosimetric validation of an Intrabeam™ GATE model, based on Monte Carlo GEANT4 toolkit, for IORT applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th INTRABEAM User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Mannheim, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055914v1</w:t>
+                <w:t xml:space="preserve">hal-01055889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully 3D PET List-Mode reconstruction including an accurate detector modeling on GPU architecture</w:t>
               </w:r>
@@ -18989,394 +18989,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafikprozessorbeschleunigte Monte Carlo Simulation fûr die Streustrahlkorrektur des MR- BrainPET Scanners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Gaens</w:t>
+                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patien CT imaging with Monte Carlo Gate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutschen Gesellschaft fûr Medizinische Physik Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AAPM 2013 : 55th Annual Meeting &amp; Exhibition of the American Association of Physicists in Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888047v1</w:t>
+                <w:t xml:space="preserve">hal-01055910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized 3D dose prediction for intrabeam treatments based on patien CT imaging with Monte Carlo Gate simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Bouzid</w:t>
+                <w:t xml:space="preserve">GGEMS-Brachy: Fully GPU Geant4-Based Monte Carlo Simulation for Brachytherapy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPM 2013 : 55th Annual Meeting &amp; Exhibition of the American Association of Physicists in Medecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE nuclear science symposium and medical imaging conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055910v1</w:t>
+                <w:t xml:space="preserve">hal-00950694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GGEMS-Brachy: Fully GPU Geant4-Based Monte Carlo Simulation for Brachytherapy Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarechal</w:t>
+                <w:t xml:space="preserve">Grafikprozessorbeschleunigte Monte Carlo Simulation fûr die Streustrahlkorrektur des MR- BrainPET Scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Gaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boussion</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Pietrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSS/MIC 2013 : IEEE nuclear science symposium and medical imaging conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Deutschen Gesellschaft fûr Medizinische Physik Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950694v1</w:t>
+                <w:t xml:space="preserve">hal-01888047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une caméra TOF pour la synchronisation et la modélisation du mouvement respiratoire</w:t>
               </w:r>
@@ -19483,51 +19483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Multi-GPU Acceleration for Fully 3D List-Mode PET Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20662,51 +20662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity modification in iron implanted MGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20796,277 +20796,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la fiabilité des architectures basées sur les Transformers pour la segmentation du cancer de la prostate : une analyse rigoureuse et exhaustive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PI-RADS Net: Une nouvelle méthode d’apprentissage profond pour la détection du cancer de la prostate cliniquement significatif à l'IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988714v1</w:t>
+                <w:t xml:space="preserve">hal-04992304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI-RADS Net: Une nouvelle méthode d’apprentissage profond pour la détection du cancer de la prostate cliniquement significatif à l'IRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la fiabilité des architectures basées sur les Transformers pour la segmentation du cancer de la prostate : une analyse rigoureuse et exhaustive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Malavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992304v1</w:t>
+                <w:t xml:space="preserve">hal-04988714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the prediction of clinically significant prostate cancer with a meta-stacking machine learning model: A retrospective analysis of elastic fusion-guided biopsy data</w:t>
               </w:r>
@@ -21303,103 +21303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation Signal in XEMIS2, a Liquid Xenon Compton Camera with 3γ Imaging Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Acounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beaupère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Technology and Instrumentation in Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Beijing, China</w:t>
@@ -21697,90 +21697,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining a configuration setting of a source of ionizing radiation [= Procédé pour déterminer un réglage de configuration d’une source de Rayonnement ionisant] [= Verfahren zur Bestimmung einer Konfiguration einer Quelle von Ionisierender Strahlung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Padoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loy Rodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 3 354 199 B1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22164,51 +22164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22433-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Th&#224;nh Tr&#7847;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ho&#224;ng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#7889;c Ho&#224; Tr&#7847;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Anh Tr&#7847;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32895/hcjm.m.2025.10.09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dordevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.104839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.07.104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ace678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2152370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pradier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02710-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ben Halima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03367418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3111736" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourbonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Da-Ano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaouen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dissaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.10.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2021.09.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05248146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos P Chatzipapas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215315" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Ba&#322;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf276" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Miranda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy M Gujral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11050398" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3060191" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hognon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13051082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Nazir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Pateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Clement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14557" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozert Djohossou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Val&#233;rie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026357472000051x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mountris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2018.09.041" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2881838" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865428" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae937" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935073v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Merlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadac1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanzouli-Ben" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lapuyade-Lahorgue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Miglierini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheib" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4959536" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarechal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falconnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/13/4987" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouzid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Benhalouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0284186X.2015.1016623" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01074792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-s1-a74" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/16/5593" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Dupr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhalouche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Visvikis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.064" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZRTRNVT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888376v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pradier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.098" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG80XJW6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wentz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4175" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G60ZHX3W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494947v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Piat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2010.522759" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406209v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefort-Piat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919476" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy-Philon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478769" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.3202" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374209v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imbert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10655434" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940083v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mellak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chez-Le Rest" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635834" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04714832v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811270v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Heng Cao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818487v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339736v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447809v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302409v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451762" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548472v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loy Rodas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989483" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718506v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Hamdan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Val&#233;ri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795132v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548172v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555349v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888936v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888929v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888863v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-s1-a45" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888909v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827207v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schott" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A44" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888900v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falconet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888868v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888915v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155022v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2015.7582100" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888463v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomeno Sanchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conde" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Aussenhofer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gareis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430885" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888433v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888858v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888853v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888847v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888482v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888589v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gaens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pietrzyk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Shah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888844v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888443v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888834v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888437v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888567v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935654v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056109v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056094v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056475v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935684v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056095v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4813948" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056092v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005335v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005415v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888036v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888372v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005446v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887979v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bahi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888092v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994421v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005422v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056018v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015305v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015209v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955088v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888033v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888369v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888393v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005336v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055890v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887990v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chekatt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935777v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935657v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055889v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055914v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006117v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994540v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829242" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888022v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888047v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055910v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950694v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830119v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805605v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887961v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807315v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788144v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Perez Ponce" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551511" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887933v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639297v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887920v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162281v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333560v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281928" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327482v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264465v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004554v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marest" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sawicka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawicki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369305v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Tran" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Filleron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-1683(25)01492-2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369338v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Tran" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/siuj6050067" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290776v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824349-7.00010-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797883v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Villa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977029v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195867v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01906265v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arbor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzipapas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Krah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae237c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassib Abdallah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22433-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113377v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trung Thanh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110440" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Th&#224;nh Tr&#7847;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ho&#224;ng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#7889;c Ho&#224; Tr&#7847;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Anh Tr&#7847;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32895/hcjm.m.2025.10.09" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Dordevic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dousatsu Sakata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Incerti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.104839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04567729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2024.3384014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.07.104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acounis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaup&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Beney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167794" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ace678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krebs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rolland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2022.2152370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hemon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rigaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Barateau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tilquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05042599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pradier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14153702" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02710-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763981v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Abbani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Franco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15946" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa Arias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2022.06.063" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ben Halima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03367418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3111736" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourbonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Da-Ano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaouen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dissaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.10.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rehn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2021.09.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Ba&#322;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abf276" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05248146v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos P Chatzipapas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plachouris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadimitroulas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215315" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Miranda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy M Gujral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11050398" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Schick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3060191" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hognon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13051082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Nazir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Pateau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Clement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fayad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14557" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozert Djohossou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Val&#233;rie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s026357472000051x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mountris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2018.09.041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallego Manzano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abaline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.12.022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2881838" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Virone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.02.097" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865428" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935107v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Behlouli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae937" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935073v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Merlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stute" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadac1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hanzouli-Ben" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lapuyade-Lahorgue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01635537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cussonneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Abaline" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaupere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Beney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1661" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888965v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Miglierini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheib" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4959536" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarechal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falconnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/13/4987" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouzid" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Benhalouche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0284186X.2015.1016623" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01074792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-1-s1-a74" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perez-Ponce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Bitar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/58/16/5593" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Dupr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhalouche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Visvikis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.064" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZRTRNVT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888376v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pradier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2013.07.098" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG80XJW6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wentz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/57/13/4175" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-G60ZHX3W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494947v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounkalo Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tamadazte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Piat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2010.522759" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406209v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefort-Piat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11919476" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuy-Philon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.478769" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.3202" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981055" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374209v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Imbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04925745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980698" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941934v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Siblini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73471-7_11" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369726v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taguelmimt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpurol.2025.07.179" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04934805v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980749" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940102v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC/RTSD57108.2024.10655434" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pietersoone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940083v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Mellak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chez-Le Rest" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635834" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04714832v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818487v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706427v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811270v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Heng Cao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339736v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044142v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Acounis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupere" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059638" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447809v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03044155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Xing" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Abaline" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS/MIC42101.2019.9059808" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Acounis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaup&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL.2019.8796534" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02302409v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitian Zhou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Launay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Crevoisier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795087v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abaline" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_30" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863097v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1316-5_29" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451762" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548472v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795132v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Hamdan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Val&#233;ri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322468v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loy Rodas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989483" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548172v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555349v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Autret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Autret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888936v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888909v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888863v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schmidt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-s1-a45" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888900v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Falconet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01827207v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mota" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cuplov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schott" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hutton" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Thielemans" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2197-7364-2-S1-A44" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888868v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888915v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155022v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888938v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2015.7582100" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888858v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888847v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garrido" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888853v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888433v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888463v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomeno Sanchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conde" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Aussenhofer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gareis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2014.7430885" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888482v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888589v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Gaens" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Pietrzyk" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Shah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888844v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888443v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888834v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888437v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888567v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056109v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefur" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056475v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056094v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994421v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005422v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015305v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015209v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888369v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueth" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955088v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888033v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056018v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005446v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887979v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bahi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005334v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01888092v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935684v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056095v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4813948" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056092v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005335v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005415v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888036v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888372v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853268v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888393v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005336v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055890v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887990v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Chekatt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brasse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935777v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935657v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055889v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006117v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994540v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2013.6829242" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888022v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055910v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888047v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830119v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805605v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887961v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807315v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788144v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Perez Ponce" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z El Bitar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2012.6551511" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887933v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639297v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887920v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162281v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333560v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281928" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327482v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264465v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004554v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marest" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sawicka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sawicki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992304v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369305v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-T. Tran" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Filleron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-1683(25)01492-2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369338v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Thanh Tran" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/siuj6050067" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292251v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290776v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824349-7.00010-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797883v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Villa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977029v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00195867v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01906265v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>