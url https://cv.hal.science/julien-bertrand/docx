--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -172,51 +172,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -635,363 +635,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01614872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levey Friedman Hilary, 2013, Playing to Win : Raising Children in a Competitive Culture , Berkeley, University of California Press, XVI-288 p.</w:t>
+                <w:t xml:space="preserve">Des écoles d’excellence en dehors de l’École</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coton Christel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.753-755</w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (112)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02022566v1</w:t>
+                <w:t xml:space="preserve">halshs-01341085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forger sa volonté ou s’exprimer : les usages socialement différenciés des pratiques physiques et sportives enfantines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Clément, Cultures physiques. Le rugby de Samoa, Éditions Rue d’Ulm, Paris, 2014, 246 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (4)</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.200-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01496840v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des écoles d’excellence en dehors de l’École</w:t>
+                <w:t xml:space="preserve">Levey Friedman Hilary, 2013, Playing to Win : Raising Children in a Competitive Culture , Berkeley, University of California Press, XVI-288 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (112)</w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.753-755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01341085v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Clément, Cultures physiques. Le rugby de Samoa, Éditions Rue d’Ulm, Paris, 2014, 246 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forger sa volonté ou s’exprimer : les usages socialement différenciés des pratiques physiques et sportives enfantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.200-201</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02022563v1</w:t>
+                <w:t xml:space="preserve">halshs-01496840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
               </w:r>
@@ -1029,51 +1029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
@@ -1235,1362 +1235,1323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA FORMATION AU FOOTBALL PROFESSIONNEL : UNE VOIE ALTERNATIVE D'ASCENSION SOCIALE</w:t>
+                <w:t xml:space="preserve">Formas de socialización masculina, de la infancia a la edadulta (traduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennesson Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (187), pp.79-85</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01208127v1</w:t>
+                <w:t xml:space="preserve">halshs-03265220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LA FORMATION AU FOOTBALL PROFESSIONNEL : UNE VOIE ALTERNATIVE D'ASCENSION SOCIALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (187), pp.79-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1031125ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01589313v1</w:t>
+                <w:t xml:space="preserve">halshs-01208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Zabban</w:t>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.206-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1031125ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253600v1</w:t>
+                <w:t xml:space="preserve">halshs-01589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male socializations: From childhood to adulthood</w:t>
+                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (27), pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02891622v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formas de socialización masculina, de la infancia a la edadulta (traduction)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrées dans le football professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03265220v1</w:t>
+                <w:t xml:space="preserve">halshs-03535712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTRÉES DANS LE FOOTBALL PROFESSIONNEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (7), pp.101-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRER EN FORMATION PAR LA « PETITE PORTE » : LES CONDITIONS SOCIALES DE L'APPRENTISSAGE FOOTBALLISTIQUE DANS UN CLUB DOMINÉ</w:t>
+                <w:t xml:space="preserve">La fabrique des footballeurs : la fabrique de « mauvais garçons » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (7), pp.167-188</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (78), pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01094245v1</w:t>
+                <w:t xml:space="preserve">halshs-01094165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des footballeurs : la fabrique de « mauvais garçons » ?</w:t>
+                <w:t xml:space="preserve">ENTRER EN FORMATION PAR LA « PETITE PORTE » : LES CONDITIONS SOCIALES DE L'APPRENTISSAGE FOOTBALLISTIQUE DANS UN CLUB DOMINÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (78), pp.63-71</w:t>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (7), pp.167-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01094165v1</w:t>
+                <w:t xml:space="preserve">halshs-01094245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrées dans le football professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Rasera</w:t>
+                <w:t xml:space="preserve">L’orientation scolaire et professionnelle des filles : des « choix de compromis » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (184), pp.29-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03535712v1</w:t>
+                <w:t xml:space="preserve">halshs-01097991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orientation scolaire et professionnelle des filles : des « choix de compromis » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fratrie comme ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (184), pp.29-40</w:t>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01097991v1</w:t>
+                <w:t xml:space="preserve">halshs-00926167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fratrie comme ressource</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bois</w:t>
+                <w:t xml:space="preserve">Scolarité dans les familles nombreuses populaires et conditions matérielles d'existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.5-15</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.74-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00926167v1</w:t>
+                <w:t xml:space="preserve">halshs-00926153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarité dans les familles nombreuses populaires et conditions matérielles d'existence</w:t>
+                <w:t xml:space="preserve">LA VOCATION AU CROISEMENT DES ESPACES DE SOCIALISATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (82), pp.85-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.082.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00926153v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA VOCATION AU CROISEMENT DES ESPACES DE SOCIALISATION</w:t>
+                <w:t xml:space="preserve">Se faire violence &amp;quot; : la socialisation et les conditions de formation au métier de footballeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Esporte e sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.082.0085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00705658v1</w:t>
+                <w:t xml:space="preserve">halshs-00952551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se faire violence &amp;quot; : la socialisation et les conditions de formation au métier de footballeur</w:t>
+                <w:t xml:space="preserve">Entre &amp;quot; feeling &amp;quot; et objectivations : les manières d'entraîner dans un centre de formation au football professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esporte e sociedad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14, pp.1-22</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00952551v1</w:t>
+                <w:t xml:space="preserve">halshs-00949689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre passion et incertitude : La socialisation au métier de footballeur professionnel</w:t>
               </w:r>
@@ -2639,96 +2600,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre &amp;quot; feeling &amp;quot; et objectivations : les manières d'entraîner dans un centre de formation au football professionnel</w:t>
+                <w:t xml:space="preserve">Se préparer au métier de footballeur : analyse d’une socialisation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 77, pp.65-79</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (82), pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949689v1</w:t>
+                <w:t xml:space="preserve">halshs-01097980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Se préparer au métier de footballeur : analyse d'une socialisation professionnelle »</w:t>
               </w:r>
@@ -2754,236 +2715,167 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.n° 82 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388737v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01097980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde d'ouverture du 10ème séminaire &amp;quot;Open Football Club</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Open Football Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondaction du Football, Oct 2023, Clairefontaine-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04281269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires de jeunes issus de familles nombreuses populaires : le rôle des sœurs aînées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3025,2028 +2917,2028 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Des ressources chez les jeunes des classes populaires ? Territoires, genre, institutions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan, Jun 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectacle footballistique : un objet culturel en voie de légitimation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie - RT 14 "Sociologie des arts et de la culture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le sport construit la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Court</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02022544v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le sport construit la classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mennesson Christine</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02022552v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du « miracle » et de la « chute » : jeunesses populaires et centres de formation au métier de footballeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de l'association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association française de sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01586406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations sportives enfantines : méthode et premiers résultats d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale du goût pour des activités sportives masculines chez de jeunes garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Ecole, loisirs, sports, culture : la fabrique des garçons "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires d'enfants de familles nombreuses : le poids des temporalités et des régulations domestiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà du &amp;quot; miracle &amp;quot; social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité en milieux populaires, Université Lyon 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Au-delà du " miracle " social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963982v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRESCO (EA 3815)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude " Enfance, corps et genre ", PRISSM-SOI et LISST-CA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963986v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du &amp;quot; miracle &amp;quot; social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
+                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité sociale en milieux populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GRESCO (EA 3815)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00960697v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l'influence de la socialisation primaire sur le nombre d'enfants souhaité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà du &amp;quot; miracle &amp;quot; social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Devenir parent(s) : les conditions sociales et politiques de la naissance ", Université de Picardie, CURAPP-ESS (UMR 6054)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité sociale en milieux populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963995v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primes socialisations et rapports au corps : différences de sexe, différences de classe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l'influence de la socialisation primaire sur le nombre d'enfants souhaité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle "Penser les primes socialisations enfantines : regards croisés" IFE / ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international " Devenir parent(s) : les conditions sociales et politiques de la naissance ", Université de Picardie, CURAPP-ESS (UMR 6054)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963978v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'apprenti footballeur au petit-rat de l'Opéra : comment les institutions d'excellence agissent face aux dispositions sociales des apprentis ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primes socialisations et rapports au corps : différences de sexe, différences de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de la Société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Cycle "Penser les primes socialisations enfantines : regards croisés" IFE / ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00960680v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du &amp;quot; miracle &amp;quot; social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours scolaires d'enfants de familles nombreuses : le poids des temporalités et des régulations domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà du " miracle " social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité en milieux populaires, Université Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976122v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'apprenti footballeur au petit-rat de l'Opéra : comment les institutions d'excellence agissent face aux dispositions sociales des apprentis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude " Enfance, corps et genre ", PRISSM-SOI et LISST-CA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès de la Société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963983v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires et socialisation de genre : frères et sœurs au sein des familles nombreuses</w:t>
+                <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Frères et sœurs du Moyen-Age à nos jours ", FRAMESPA &amp; CERHIO, Université Toulouse Le Mirail.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963998v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur</w:t>
+                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l'OSC (Sciences Po /CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Re/lire les sciences sociales ", ENS de Lyon- Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963996v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
+                <w:t xml:space="preserve">Parcours scolaires et socialisation de genre : frères et sœurs au sein des familles nombreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Re/lire les sciences sociales ", ENS de Lyon- Centre Max Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international " Frères et sœurs du Moyen-Age à nos jours ", FRAMESPA &amp; CERHIO, Université Toulouse Le Mirail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963988v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarité dans les familles nombreuses populaires</w:t>
+                <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Le destin social des fratries", organisé par la CAF, l'Université Paris-Descartes et le CERLIS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de l'OSC (Sciences Po /CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963991v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation corporelle des footballeurs professionnels : entre force de l'institution et articulation des socialisations</w:t>
+                <w:t xml:space="preserve">La scolarité dans les familles nombreuses populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La socialisation corporelle des footballeurs professionnels : entre force de l'institution et articulation des socialisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Le destin social des fratries", organisé par la CAF, l'Université Paris-Descartes et le CERLIS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00706247v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur</w:t>
+                <w:t xml:space="preserve">La socialisation corporelle des footballeurs professionnels : entre force de l'institution et articulation des socialisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">La socialisation corporelle des footballeurs professionnels : entre force de l'institution et articulation des socialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706252v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se faire violence&amp;quot; comme condition d'un métier d'élite : analyse de l'apprentissage du football professionnel</w:t>
+                <w:t xml:space="preserve">Le changement de regard : la socialisation des apprentis footballeurs &amp;quot;pros&amp;quot; à travers leurs pratiques de spectateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de l'Association Française de Sociologie (RT1 &amp; RT31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00965748v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de regard : la socialisation des apprentis footballeurs &amp;quot;pros&amp;quot; à travers leurs pratiques de spectateur</w:t>
+                <w:t xml:space="preserve">Se faire violence&amp;quot; comme condition d'un métier d'élite : analyse de l'apprentissage du football professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès de l'Association Française de Sociologie (RT1 &amp; RT31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00965736v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;techniques du corps&amp;quot; dans l'apprentissage du football professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Le corps en mouvement 2 ", IVème Biennale de l'AFRAPS, Laboratoire Éducation et Situations de Handicaps (SantESiH- ), Université de Montpellier 1 &amp; IUFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00965666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5056,349 +4948,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Aouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Aouani</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bertrand</w:t>
+                <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Billaud</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Isaure Perrier. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Busquet</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128 p., 2025, 978-2-348-08945-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05238718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'en sortir malgré tout : parcours en classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Faure</w:t>
+                <w:t xml:space="preserve">Daniel Thin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Thin</w:t>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Millet</w:t>
+                <w:t xml:space="preserve">Laurence Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Faure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eliane Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Le Dantec</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La Dispute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168, 2019, 978-2-84303-148-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02011722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Dispute, pp.166, 2012, Corps Santé Société, Muriel Darmon ; Anne Paillet, 978-2-84303-234-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5408,137 +5300,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du « miracle » et de la « chute » : jeunesses populaires et centres de formation au métier de footballeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le sport construit la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennesson Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sylvia Faure; Daniel Thin. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, pp.131-152, 2019, 978-2-84303-148-9</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453575v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02302738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann : &amp;quot;Je suis très fort parce que mon père il est ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5558,73 +5463,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.701-746, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02302745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5670,73 +5575,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02302741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandir au &amp;quot;milieu&amp;quot; de l'espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5769,245 +5674,232 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.367-372, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02302755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le sport construit la classe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà du « miracle » et de la « chute » : jeunesses populaires et centres de formation au métier de footballeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvia Faure; Daniel Thin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.131-152, 2019, 978-2-84303-148-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02302738v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation au football professionnel : institutionnalisation, recrutement et socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rey Didier, Zoudji Bachir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le football dans tous ses états : Evolutions et questions d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, de boeck, 2015, 1373-0193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01208126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lodge : sens de la satire et expériences du décalage social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6027,266 +5919,266 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.251-278, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympique Lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mickael Attali; Jean Saint-Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.209-211, 2010, 978-2-200-35547-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00952576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilité et vocation sportive. Des apprentis footballeurs parmi leurs pairs lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de sociologie du sport de langue française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport entre public et privé : frontières et porosités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.109-117, 2009, Sports en société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00952587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie dispositionnaliste de l’apprentissage au football professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du sport : débats et critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.101-110, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6296,169 +6188,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité en milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Thin</w:t>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Millet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence nationale de la recherche (ANR). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des rapports au corps et au sport des filles et des garçons et modes de socialisation familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6484,301 +6376,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport ANR Prescription des normes, socialisation corporelle des enfants et construction du genre, Tome 4, SOI-CAS/ANR Enfance, 2009-2013, ANR. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bois</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00683439v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02904546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bois Géraldine</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02904546v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6846,51 +6738,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D189293F"/>
+    <w:nsid w:val="5B07294F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7077,51 +6969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-9675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161846084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.021.0035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02891622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.082.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Le Dantec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sen-sortir-malgre-tout-parcours-en-classes-populaires/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453575v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952576v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-9675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161846084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.021.0035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.082.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Le Dantec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sen-sortir-malgre-tout-parcours-en-classes-populaires/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>