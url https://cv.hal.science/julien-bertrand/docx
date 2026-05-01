--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1235,442 +1235,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formas de socialización masculina, de la infancia a la edadulta (traduction)</w:t>
+                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 2 (27), pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03265220v1</w:t>
+                <w:t xml:space="preserve">halshs-01253600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA FORMATION AU FOOTBALL PROFESSIONNEL : UNE VOIE ALTERNATIVE D'ASCENSION SOCIALE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.206-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1031125ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01208127v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LA FORMATION AU FOOTBALL PROFESSIONNEL : UNE VOIE ALTERNATIVE D'ASCENSION SOCIALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (187), pp.79-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01589313v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
+                <w:t xml:space="preserve">Formas de socialización masculina, de la infancia a la edadulta (traduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennesson Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2 (27), pp.5-19</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01253600v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrées dans le football professionnel</w:t>
               </w:r>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarité dans les familles nombreuses populaires et conditions matérielles d'existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,165 +2462,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00952551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre &amp;quot; feeling &amp;quot; et objectivations : les manières d'entraîner dans un centre de formation au football professionnel</w:t>
+                <w:t xml:space="preserve">Entre passion et incertitude : La socialisation au métier de footballeur professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 77, pp.65-79</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (3), pp.361-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949689v1</w:t>
+                <w:t xml:space="preserve">halshs-00949678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre passion et incertitude : La socialisation au métier de footballeur professionnel</w:t>
+                <w:t xml:space="preserve">Entre &amp;quot; feeling &amp;quot; et objectivations : les manières d'entraîner dans un centre de formation au football professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (3), pp.361-378</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949678v1</w:t>
+                <w:t xml:space="preserve">halshs-00949689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se préparer au métier de footballeur : analyse d’une socialisation professionnelle</w:t>
               </w:r>
@@ -3016,230 +3016,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le sport construit la classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mennesson Christine</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02022552v1</w:t>
+                <w:t xml:space="preserve">halshs-02022544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre né-e quelque part : la trame spatiale des inégalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand le sport construit la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Court</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisations enfantines et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02022544v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02022552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du « miracle » et de la « chute » : jeunesses populaires et centres de formation au métier de footballeur</w:t>
               </w:r>
@@ -3333,51 +3333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3415,51 +3415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale du goût pour des activités sportives masculines chez de jeunes garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3497,1247 +3497,1247 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du &amp;quot; miracle &amp;quot; social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà du " miracle " social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité sociale en milieux populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976122v1</w:t>
+                <w:t xml:space="preserve">halshs-00960697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
+                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l'influence de la socialisation primaire sur le nombre d'enfants souhaité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude " Enfance, corps et genre ", PRISSM-SOI et LISST-CA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international " Devenir parent(s) : les conditions sociales et politiques de la naissance ", Université de Picardie, CURAPP-ESS (UMR 6054)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963983v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primes socialisations et rapports au corps : différences de sexe, différences de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRESCO (EA 3815)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Cycle "Penser les primes socialisations enfantines : regards croisés" IFE / ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963986v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du &amp;quot; miracle &amp;quot; social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
+                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité sociale en milieux populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GRESCO (EA 3815)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00960697v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l'influence de la socialisation primaire sur le nombre d'enfants souhaité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours scolaires d'enfants de familles nombreuses : le poids des temporalités et des régulations domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Devenir parent(s) : les conditions sociales et politiques de la naissance ", Université de Picardie, CURAPP-ESS (UMR 6054)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité en milieux populaires, Université Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00963995v1</w:t>
+                <w:t xml:space="preserve">halshs-00963982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primes socialisations et rapports au corps : différences de sexe, différences de classe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'apprenti footballeur au petit-rat de l'Opéra : comment les institutions d'excellence agissent face aux dispositions sociales des apprentis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle "Penser les primes socialisations enfantines : regards croisés" IFE / ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès de la Société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00963978v1</w:t>
+                <w:t xml:space="preserve">halshs-00960680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires d'enfants de familles nombreuses : le poids des temporalités et des régulations domestiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité en milieux populaires, Université Lyon 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude " Enfance, corps et genre ", PRISSM-SOI et LISST-CA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963982v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00963983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'apprenti footballeur au petit-rat de l'Opéra : comment les institutions d'excellence agissent face aux dispositions sociales des apprentis ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà du &amp;quot; miracle &amp;quot; social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de la Société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Au-delà du " miracle " social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00960680v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur</w:t>
+                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Re/lire les sciences sociales ", ENS de Lyon- Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706252v1</w:t>
+                <w:t xml:space="preserve">halshs-00963988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
+                <w:t xml:space="preserve">Parcours scolaires et socialisation de genre : frères et sœurs au sein des familles nombreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Re/lire les sciences sociales ", ENS de Lyon- Centre Max Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international " Frères et sœurs du Moyen-Age à nos jours ", FRAMESPA &amp; CERHIO, Université Toulouse Le Mirail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00963988v1</w:t>
+                <w:t xml:space="preserve">halshs-00963998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires et socialisation de genre : frères et sœurs au sein des familles nombreuses</w:t>
+                <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Frères et sœurs du Moyen-Age à nos jours ", FRAMESPA &amp; CERHIO, Université Toulouse Le Mirail.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral de l'OSC (Sciences Po /CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00963998v1</w:t>
+                <w:t xml:space="preserve">halshs-00963996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur</w:t>
+                <w:t xml:space="preserve">La scolarité dans les familles nombreuses populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l'OSC (Sciences Po /CNRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Le destin social des fratries", organisé par la CAF, l'Université Paris-Descartes et le CERLIS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00963996v1</w:t>
+                <w:t xml:space="preserve">halshs-00963991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarité dans les familles nombreuses populaires</w:t>
+                <w:t xml:space="preserve">La socialisation corporelle des footballeurs professionnels : entre force de l'institution et articulation des socialisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Le destin social des fratries", organisé par la CAF, l'Université Paris-Descartes et le CERLIS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">La socialisation corporelle des footballeurs professionnels : entre force de l'institution et articulation des socialisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00963991v1</w:t>
+                <w:t xml:space="preserve">halshs-00706247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation corporelle des footballeurs professionnels : entre force de l'institution et articulation des socialisations</w:t>
+                <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La socialisation corporelle des footballeurs professionnels : entre force de l'institution et articulation des socialisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Analyse d'une socialisation professionnelle : les conditions de formation au métier de footballeur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00706247v1</w:t>
+                <w:t xml:space="preserve">hal-00706252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de regard : la socialisation des apprentis footballeurs &amp;quot;pros&amp;quot; à travers leurs pratiques de spectateur</w:t>
               </w:r>
@@ -5308,509 +5308,509 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le sport construit la classe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann : &amp;quot;Je suis très fort parce que mon père il est ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.701-746, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02302738v1</w:t>
+                <w:t xml:space="preserve">halshs-02302745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann : &amp;quot;Je suis très fort parce que mon père il est ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.701-746, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02302745v1</w:t>
+                <w:t xml:space="preserve">halshs-02302741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Grandir au &amp;quot;milieu&amp;quot; de l'espace social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.367-372, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02302741v1</w:t>
+                <w:t xml:space="preserve">halshs-02302755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandir au &amp;quot;milieu&amp;quot; de l'espace social</w:t>
+                <w:t xml:space="preserve">Au-delà du « miracle » et de la « chute » : jeunesses populaires et centres de formation au métier de footballeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvia Faure; Daniel Thin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.367-372, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.131-152, 2019, 978-2-84303-148-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02302755v1</w:t>
+                <w:t xml:space="preserve">halshs-02453575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du « miracle » et de la « chute » : jeunesses populaires et centres de formation au métier de footballeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le sport construit la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennesson Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sylvia Faure; Daniel Thin. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, pp.131-152, 2019, 978-2-84303-148-9</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02453575v1</w:t>
+                <w:t xml:space="preserve">halshs-02302738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation au football professionnel : institutionnalisation, recrutement et socialisation</w:t>
               </w:r>
@@ -6254,51 +6254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence nationale de la recherche (ANR). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6406,271 +6406,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bois Géraldine</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02904546v1</w:t>
+                <w:t xml:space="preserve">halshs-00683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l'analyse des processus de socialisation</w:t>
+                <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bois</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport pour la Caisse Nationale des Allocations Familiales. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse nationale d'allocations familiales CNAF; Direction des statistiques, des études et de la recherche, Pôle Recherche &amp; Prospective. 2012, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00683439v1</w:t>
+                <w:t xml:space="preserve">halshs-02904546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomie du goût footballistique. Sociologie des appropriations d’une pratique culturelle « populaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Université de Lille, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05604902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6738,51 +6832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B07294F"/>
+    <w:nsid w:val="216A1C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6969,51 +7063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-9675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161846084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.021.0035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.082.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Le Dantec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sen-sortir-malgre-tout-parcours-en-classes-populaires/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-9675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161846084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.021.0035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.082.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Le Dantec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sen-sortir-malgre-tout-parcours-en-classes-populaires/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05604902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>