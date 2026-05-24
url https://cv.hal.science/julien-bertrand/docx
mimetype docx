--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1235,334 +1235,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01589290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
+                <w:t xml:space="preserve">LA FORMATION AU FOOTBALL PROFESSIONNEL : UNE VOIE ALTERNATIVE D'ASCENSION SOCIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (27), pp.5-19</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (187), pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01253600v1</w:t>
+                <w:t xml:space="preserve">halshs-01208127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socialisations masculines, de l’enfance à l’âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (27), pp.5-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01589313v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA FORMATION AU FOOTBALL PROFESSIONNEL : UNE VOIE ALTERNATIVE D'ASCENSION SOCIALE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l’influence de la socialisation primaire sur le nombre d’enfants souhaités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bois Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.206-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1031125ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01208127v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formas de socialización masculina, de la infancia a la edadulta (traduction)</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennesson Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Zabban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolarité dans les familles nombreuses populaires et conditions matérielles d'existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,394 +3491,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du &amp;quot; miracle &amp;quot; social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
+                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité sociale en milieux populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GRESCO (EA 3815)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00960697v1</w:t>
+                <w:t xml:space="preserve">halshs-00963986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l'influence de la socialisation primaire sur le nombre d'enfants souhaité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà du &amp;quot; miracle &amp;quot; social : les conditions sociales d'entrée sur le marché du travail footballistique de jeunes issus des milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Devenir parent(s) : les conditions sociales et politiques de la naissance ", Université de Picardie, CURAPP-ESS (UMR 6054)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Formes et conditions de sortie de la vulnérabilité sociale en milieux populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00963995v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primes socialisations et rapports au corps : différences de sexe, différences de classe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les jeunes issus de familles nombreuses envisagent de devenir parents : l'influence de la socialisation primaire sur le nombre d'enfants souhaité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle "Penser les primes socialisations enfantines : regards croisés" IFE / ENS de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international " Devenir parent(s) : les conditions sociales et politiques de la naissance ", Université de Picardie, CURAPP-ESS (UMR 6054)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00963978v1</w:t>
+                <w:t xml:space="preserve">halshs-00963995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des footballeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primes socialisations et rapports au corps : différences de sexe, différences de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRESCO (EA 3815)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Cycle "Penser les primes socialisations enfantines : regards croisés" IFE / ENS de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00963986v1</w:t>
+                <w:t xml:space="preserve">halshs-00963978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires d'enfants de familles nombreuses : le poids des temporalités et des régulations domestiques</w:t>
               </w:r>
@@ -5308,410 +5308,410 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann : &amp;quot;Je suis très fort parce que mon père il est ingénieur</w:t>
+                <w:t xml:space="preserve">Au-delà du « miracle » et de la « chute » : jeunesses populaires et centres de formation au métier de footballeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvia Faure; Daniel Thin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.701-746, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.131-152, 2019, 978-2-84303-148-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02302745v1</w:t>
+                <w:t xml:space="preserve">halshs-02453575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann : &amp;quot;Je suis très fort parce que mon père il est ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.701-746, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02302741v1</w:t>
+                <w:t xml:space="preserve">halshs-02302745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandir au &amp;quot;milieu&amp;quot; de l'espace social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter quelque part : la trame spatiale des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.367-372, 2019, 978-2-02-141960-3</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.933-952, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02302755v1</w:t>
+                <w:t xml:space="preserve">halshs-02302741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du « miracle » et de la « chute » : jeunesses populaires et centres de formation au métier de footballeur</w:t>
+                <w:t xml:space="preserve">Grandir au &amp;quot;milieu&amp;quot; de l'espace social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sylvia Faure; Daniel Thin. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S’en sortir malgré tout. Parcours en classes populaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, pp.131-152, 2019, 978-2-84303-148-9</w:t>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.367-372, 2019, 978-2-02-141960-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02453575v1</w:t>
+                <w:t xml:space="preserve">halshs-02302755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le sport construit la classe</w:t>
               </w:r>
@@ -6254,51 +6254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence nationale de la recherche (ANR). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6543,51 +6543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours scolaires des enfants de familles nombreuses : l’analyse des processus de socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6832,51 +6832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="216A1C27"/>
+    <w:nsid w:val="10741CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7063,51 +7063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-9675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161846084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.021.0035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.082.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Le Dantec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sen-sortir-malgre-tout-parcours-en-classes-populaires/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05604902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bertrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1525-9675" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161846084" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036539v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.021.0035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13573322.2017.1361397" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496840v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.215.0072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bois G&#233;raldine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031125ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennesson Christine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.082.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952551v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022552v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01586406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00963991v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Le Dantec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/sen-sortir-malgre-tout-parcours-en-classes-populaires/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02302738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05604902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>