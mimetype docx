--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -187,2789 +187,2789 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne pas vendre la peau du loup…</w:t>
+                <w:t xml:space="preserve">KlimaSeniorinnen case: Climate change legal scholarship needs empiricism, not hype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les garanties de la participation du public vingt ans après la Charte de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04991350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas vendre la peau du loup…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04893731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Doctrine to Data: Towards an Empirical Turn in European Legal Scholarship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Empirical Legal Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, vol.2 (n°1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62355/ejels.25120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Human’s Liberty to Protect Wild Animals – Challenging Nature Rights Dogmas and Renewing of European Environmental Legal Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elni Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol.24, pp.21-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46850/elni.2024.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer les effets du droit sur l’environnement : une idée saugrenue pour les juristes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Spécial, pp.31-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Commission may gut wolf protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953838v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Julien Bétaille</w:t>
+                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaffa Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Ours Ortmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovisa Helmius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Ramírez Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol.382 (n°6668), pp.275-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adk7686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection européenne des espèces sauvages mise à mal par le Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argument scientifique dans le contentieux de la responsabilité environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2, pp.350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une autorité publique indépendante dans le domaine de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Delzangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.500</w:t>
+              <w:t xml:space="preserve">, 2023, n°23, pp.1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">A Human’s Liberty to Protect Wild Animals – Challenging Nature Rights Dogmas and Renewing of European Environmental Legal Culture</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate litigation in France, a reflection of trends in environmental litigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">elni Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, vol.24, pp.21-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46850/elni.2024.004⟩</w:t>
+              <w:t xml:space="preserve">, 2022, vol .22, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46850/elni.2022.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évaluer les effets du droit sur l’environnement : une idée saugrenue pour les juristes ?</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le préjudice écologique à l'épreuve de l'Affaire du siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.2228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03417130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La directive Oiseaux quarante ans après : des résultats encourageants et des espoirs à concrétiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 2, pp.305-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indépendance de l'autorité titulaire du pouvoir de sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indépendance de l’autorité titulaire du pouvoir de sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°2, pp.289-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse à la glu : la tradition l'emporte sur la jurisprudence de la Cour de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.1172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation au service de la participation : l’émergence d’une obligation de répondre aux commentaires du public comme clé d’articulation entre la représentation et la participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 17, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.3665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rights of Nature: why it might not save the entire world?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for European Environmental &amp; Planning Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.35-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie de l’autorité environnementale en région : le verre à moitié plein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Spécial, pp.31-43</w:t>
+              <w:t xml:space="preserve">, 2019, 44 (2), pp.399-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...326 lines deleted...]
-                <w:t xml:space="preserve">Hubert Delzangles</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ours dans les Pyrénées : la carence fautive de l'Etat dans la mise en uvre de la directive Habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°23, pp.1201</w:t>
+              <w:t xml:space="preserve">, 2018, 41, pp.2344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Climate litigation in France, a reflection of trends in environmental litigation</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscrire le climat dans la Constitution : une fausse bonne idée pour de vrais problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">elni Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 266, pp.130-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le préjudice écologique à l'épreuve de l'Affaire du siècle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites européennes à la subjectivisation du contentieux de l’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°10, pp.728-733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ours dans les Pyrénées : la carence fautive de l’Etat dans la mise en œuvre de la directive Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38, pp.2228</w:t>
+              <w:t xml:space="preserve">, 2018, n°41, pp.2346-2352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La directive Oiseaux quarante ans après : des résultats encourageants et des espoirs à concrétiser</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité du référé européen et le principe de précaution au secours de la forêt de Bialowieza – Commentaire sur CJUE,
+ord. référé, 27 juillet 2017 et ord. référé,
+grande chambre,
+20 novembre 2017,
+Commission européenne c. République de Pologne, C-441/17 R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 2, pp.305-336</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 263, pp.14-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’indépendance de l’autorité titulaire du pouvoir de sanction</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banalité du positionnement de la doctrine environnementaliste française vis-à-vis de l’exigence de neutralité axiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°2, pp.289-299</w:t>
+              <w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.37-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chasse à la glu : la tradition l'emporte sur la jurisprudence de la Cour de justice</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l’environnement en droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.1172</w:t>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La motivation au service de la participation : l’émergence d’une obligation de répondre aux commentaires du public comme clé d’articulation entre la représentation et la participation</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des nuisances aéroportuaires : un modèle à reproduire pour le droit de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.45-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Autonomie de l’autorité environnementale en région : le verre à moitié plein</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine environnementaliste face à l’exigence de neutralité axiologique : de l’illusion à la réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (2), pp.399-412</w:t>
+              <w:t xml:space="preserve">, 2016, n° spécial, pp.20-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'indépendance de l'autorité titulaire du pouvoir de sanction</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution, un « droit » garanti par la Constitution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 02, pp.289</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.e29-e60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Inscrire le climat dans la Constitution : une fausse bonne idée pour de vrais problèmes</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insuffisance de l’étude d’impact : Danthony ne change rien, ou presque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 266, pp.130-131</w:t>
+              <w:t xml:space="preserve">, 2015, 231, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les limites européennes à la subjectivisation du contentieux de l’urbanisme</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour de justice de l’Union européenne relative au droit à l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°10, pp.728-733</w:t>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’ours dans les Pyrénées : la carence fautive de l’Etat dans la mise en œuvre de la directive Habitats</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répression et effectivité de la norme environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°41, pp.2346-2352</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (HS1), pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-Commission européenne c. République de Pologne, C-441/17 R</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surélévation de l’immeuble existant en droit de l’urbanisme : à propos du retour de l’urbanisme dérogatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.197-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décloisonnement du principe de précaution, un effet de sa constitutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 263, pp.14-22</w:t>
+              <w:t xml:space="preserve">, 2010, 2010 (182), p. 278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La définition de l’environnement en droit de l’Union européenne</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;réfugiés écologiques&amp;quot; à la protection des &amp;quot;déplacés environnementaux&amp;quot;. Eléments du débat juridique en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (1284), p. 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La banalité du positionnement de la doctrine environnementaliste française vis-à-vis de l’exigence de neutralité axiologique</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude d'impact environnementale et la loi &amp;quot;Grenelle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.37-73</w:t>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (Hors série - décembre 2010), p. 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La doctrine environnementaliste face à l’exigence de neutralité axiologique : de l’illusion à la réflexivité</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'enquête publique issue de la loi du 12 juillet 2010 portant engagement national pour l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (Hors série - décembre 2010), p. 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du droit aux effets de la participation du public : de la prise en considération des résultats de la participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° spécial, pp.20-59</w:t>
+              <w:t xml:space="preserve">, 2010, 2010 (2), pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...689 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581521v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00581362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit français de la participation du public face à la convention d'Aarhus</w:t>
               </w:r>
@@ -4363,191 +4363,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les principes minimisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 20 ans de la Charte de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-57, 2025, 978-2336557519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La directive Habitats au secours de l’ours brun dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La directive « Habitats » 30 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343-359, 2025, 9782802773764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308917v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05308722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les velléités d’autonomie du droit de l’environnement</w:t>
               </w:r>
@@ -5217,50 +5217,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’environnement, instrument de transformation : tentative d’approche dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A quoi sert le droit de l’environnement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.53-76, 2018, 978-2-8027-6162-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liste des indicateurs juridiques permettant de mesurer les conditions juridiques de l’effectivité du droit de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5269,299 +5338,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les indicateurs juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de la Francophonie pour le Développement Durable (IFDD), pp.101-106, 2018, 9782894812662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le droit de l’environnement, instrument de transformation : tentative d’approche dialectique</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la Charte de l’environnement a d’européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A quoi sert le droit de l’environnement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.53-76, 2018, 978-2-8027-6162-4</w:t>
+              <w:t xml:space="preserve">La constitution européenne de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.35-49, 2017, 978-2-247-17073-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limitation organisée de l’accès à la justice en droit de l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Kalflèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit d’accès à la justice en matière d’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de l’Université Toulouse 1 Capitole, pp.277-295, 2017, 978-2-36170-138-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.putc.996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495183v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05296321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obligations prudentielles : prévention et précaution</w:t>
               </w:r>
@@ -5986,305 +5986,305 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Species Protection Law in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Critical Role of Empirical Research in Environmental Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rights of nature against people’s sovereignty ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The rights of nature against people’s sovereignty ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaître des « droits » à la nature : des enjeux politiques et démocratiques, davantage qu’une question juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of litigation in France during two decades of recovery of a large carnivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40AC52BB"/>
+    <w:nsid w:val="393CD290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7391,51 +7391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-betaille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6728-8377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15890432X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62355/ejels.25120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2024.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Epstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Ours Ortmark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Helmius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ram&#237;rez Loza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk7686" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2022.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296337v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00580631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mon&#233;diaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Wijntjens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias M. Siems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mascini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04065310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-habitats-30-ans-apres-9782802773764.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afda Association Fran&#231;aise de Droit Administratif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Marfaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cohendet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-economique-et-droit-de-lenvironnement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kalfl&#232;che" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerda-Guzman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05477000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Courtaigne-Deslandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04958083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-betaille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6728-8377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15890432X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000589" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62355/ejels.25120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2024.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Epstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Ours Ortmark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Helmius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ram&#237;rez Loza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk7686" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2022.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3665" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00580631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mon&#233;diaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Wijntjens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias M. Siems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mascini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04065310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-habitats-30-ans-apres-9782802773764.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afda Association Fran&#231;aise de Droit Administratif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Marfaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cohendet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-economique-et-droit-de-lenvironnement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kalfl&#232;che" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.996" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerda-Guzman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05477000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Courtaigne-Deslandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04958083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>