--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -641,230 +641,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection européenne des espèces sauvages mise à mal par le Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">European Commission may gut wolf protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaffa Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Ours Ortmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovisa Helmius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Ramírez Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, vol.382 (n°6668), pp.275-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.adk7686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284176v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04173390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argument scientifique dans le contentieux de la responsabilité environnementale</w:t>
               </w:r>
@@ -1280,1696 +1280,1696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02450716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chasse à la glu : la tradition l'emporte sur la jurisprudence de la Cour de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.1172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation au service de la participation : l’émergence d’une obligation de répondre aux commentaires du public comme clé d’articulation entre la représentation et la participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 17, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.3665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rights of Nature: why it might not save the entire world?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for European Environmental &amp; Planning Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.35-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’indépendance de l’autorité titulaire du pouvoir de sanction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°2, pp.289-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chasse à la glu : la tradition l'emporte sur la jurisprudence de la Cour de justice</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie de l’autorité environnementale en région : le verre à moitié plein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (2), pp.399-412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ours dans les Pyrénées : la carence fautive de l'Etat dans la mise en uvre de la directive Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20, pp.1172</w:t>
+              <w:t xml:space="preserve">, 2018, 41, pp.2344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La motivation au service de la participation : l’émergence d’une obligation de répondre aux commentaires du public comme clé d’articulation entre la représentation et la participation</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscrire le climat dans la Constitution : une fausse bonne idée pour de vrais problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 266, pp.130-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rights of Nature: why it might not save the entire world?</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites européennes à la subjectivisation du contentieux de l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for European Environmental &amp; Planning Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.35-64</w:t>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°10, pp.728-733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autonomie de l’autorité environnementale en région : le verre à moitié plein</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ours dans les Pyrénées : la carence fautive de l’Etat dans la mise en œuvre de la directive Habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°41, pp.2346-2352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité du référé européen et le principe de précaution au secours de la forêt de Bialowieza – Commentaire sur CJUE,
+ord. référé, 27 juillet 2017 et ord. référé,
+grande chambre,
+20 novembre 2017,
+Commission européenne c. République de Pologne, C-441/17 R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 263, pp.14-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banalité du positionnement de la doctrine environnementaliste française vis-à-vis de l’exigence de neutralité axiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.37-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l’environnement en droit de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des nuisances aéroportuaires : un modèle à reproduire pour le droit de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.45-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine environnementaliste face à l’exigence de neutralité axiologique : de l’illusion à la réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (2), pp.399-412</w:t>
+              <w:t xml:space="preserve">, 2016, n° spécial, pp.20-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'ours dans les Pyrénées : la carence fautive de l'Etat dans la mise en uvre de la directive Habitats</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution, un « droit » garanti par la Constitution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41, pp.2344</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.e29-e60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inscrire le climat dans la Constitution : une fausse bonne idée pour de vrais problèmes</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insuffisance de l’étude d’impact : Danthony ne change rien, ou presque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 266, pp.130-131</w:t>
+              <w:t xml:space="preserve">, 2015, 231, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les limites européennes à la subjectivisation du contentieux de l’urbanisme</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour de justice de l’Union européenne relative au droit à l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°10, pp.728-733</w:t>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’ours dans les Pyrénées : la carence fautive de l’Etat dans la mise en œuvre de la directive Habitats</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répression et effectivité de la norme environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°41, pp.2346-2352</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (HS1), pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-Commission européenne c. République de Pologne, C-441/17 R</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surélévation de l’immeuble existant en droit de l’urbanisme : à propos du retour de l’urbanisme dérogatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.197-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décloisonnement du principe de précaution, un effet de sa constitutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 263, pp.14-22</w:t>
+              <w:t xml:space="preserve">, 2010, 2010 (182), p. 278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La banalité du positionnement de la doctrine environnementaliste française vis-à-vis de l’exigence de neutralité axiologique</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude d'impact environnementale et la loi &amp;quot;Grenelle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.37-73</w:t>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (Hors série - décembre 2010), p. 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La définition de l’environnement en droit de l’Union européenne</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l'enquête publique issue de la loi du 12 juillet 2010 portant engagement national pour l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10</w:t>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (Hors série - décembre 2010), p. 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">La doctrine environnementaliste face à l’exigence de neutralité axiologique : de l’illusion à la réflexivité</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du droit aux effets de la participation du public : de la prise en considération des résultats de la participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° spécial, pp.20-59</w:t>
+              <w:t xml:space="preserve">, 2010, 2010 (2), pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...435 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des &amp;quot;réfugiés écologiques&amp;quot; à la protection des &amp;quot;déplacés environnementaux&amp;quot;. Eléments du débat juridique en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (1284), p. 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581458v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00581521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit français de la participation du public face à la convention d'Aarhus</w:t>
               </w:r>
@@ -3878,63 +3878,181 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bétaille</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Delzangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Makowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2019, coll. Précis, 9782247192649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Delzangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3947,175 +4065,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Makowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 8ème édition, 2019, Précis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03514592v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04065310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
@@ -4624,705 +4624,696 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface sur le mémoire de Gavin Marfaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gavin Marfaing. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contribution du droit à la réalisation d'un objectif environnemental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2023, 9782140309243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies contentieuses des associations en matière de protection du climat : de l’application du droit à l’activisme judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et climat – Interventions publiques locales et mobilisations citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.109-123, 2022, 978-2-247-21468-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits procéduraux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Cohendet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit constitutionnel de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.273-259, 2021, 978-2-84934-565-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science juridique face à l’hypothèse de la post-croissance : méthodologie, critique et analyse écosystémique du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bailleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.67-84, 2020, 978-2-8028-0240-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El aporte del Comité de Cumplimiento de la Convención de Aarhus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acuerdo de Escazú Hacia la democracia ambiental en América Latina y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones UNL, pp.84-97, 2020, 9789877492637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments en faveur d’une autorité publique indépendante environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Sousse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit économique et droit de l’environnement. Les conférences du CDED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-124, 2020, DROIT PRIVÉ &amp; SCIENCES CRIMINELLES, 978-2-84934-461-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’effectivité, proposition de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’effectivité des droits – Regards en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.21-37, 2019, 978-2-84934-419-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des droits pour la nature, un nouveau mirage juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'arbre, l'homme &amp; le(s) droit(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L’Epitoge, pp.77-87, 2019, 979-10-92684-34-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l’environnement, instrument de transformation : tentative d’approche dialectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A quoi sert le droit de l’environnement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.53-76, 2018, 978-2-8027-6162-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste des indicateurs juridiques permettant de mesurer les conditions juridiques de l’effectivité du droit de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5338,341 +5329,341 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les indicateurs juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de la Francophonie pour le Développement Durable (IFDD), pp.101-106, 2018, 9782894812662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la Charte de l’environnement a d’européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La constitution européenne de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.35-49, 2017, 978-2-247-17073-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La limitation organisée de l’accès à la justice en droit de l’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Kalflèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit d’accès à la justice en matière d’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de l’Université Toulouse 1 Capitole, pp.277-295, 2017, 978-2-36170-138-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.putc.996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations prudentielles : prévention et précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Julien Bétaille</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cerda-Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Savonitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 10 ans de la Charte de l'environnement 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Varenne, 2016, 978-2-37032-077-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-conditionnelle de l’effectivité de la norme en droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5688,124 +5679,124 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à un printemps environnemental, Mélanges en l’honneur des professeurs Soukaina Bouraoui, Mahfoud Ghézali et Ali Mékouar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges, 2016, 9782842877026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenelle de l'environnement : Is France making up for lost time ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klaus Bosselmann, Ron Engel and Prue Taylor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governance for Sustainability - Issues, Challenges, Successes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUCN Publications, pp.201, 2008, IUCN Environmental Policy and Law Paper No. 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5815,160 +5806,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoroute A69 : « En matière de grands projets, la justice administrative a tendance à favoriser la raison d’Etat au détriment du respect de la légalité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCoT, eau et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecriture des SCoT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5978,365 +5969,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species Protection Law in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Protection Law in France</w:t>
+                <w:t xml:space="preserve">The Critical Role of Empirical Research in Environmental Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955773v1</w:t>
+                <w:t xml:space="preserve">hal-05296274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Critical Role of Empirical Research in Environmental Law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rights of nature against people’s sovereignty ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaître des « droits » à la nature : des enjeux politiques et démocratiques, davantage qu’une question juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns of litigation in France during two decades of recovery of a large carnivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -7160,51 +7151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="393CD290"/>
+    <w:nsid w:val="D07AD0C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7391,51 +7382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-betaille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6728-8377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15890432X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000589" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62355/ejels.25120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2024.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Epstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Ours Ortmark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Helmius" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ram&#237;rez Loza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk7686" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2022.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152390v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3665" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00580631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mon&#233;diaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Wijntjens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias M. Siems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mascini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04065310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-habitats-30-ans-apres-9782802773764.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afda Association Fran&#231;aise de Droit Administratif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Marfaing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cohendet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-economique-et-droit-de-lenvironnement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147194v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kalfl&#232;che" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.996" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerda-Guzman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05477000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296274v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Courtaigne-Deslandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04958083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-betaille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6728-8377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15890432X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000589" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62355/ejels.25120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2024.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Epstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Ours Ortmark" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Helmius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ram&#237;rez Loza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk7686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2022.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00580631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mon&#233;diaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Wijntjens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias M. Siems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mascini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04065310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-habitats-30-ans-apres-9782802773764.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afda Association Fran&#231;aise de Droit Administratif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cohendet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-economique-et-droit-de-lenvironnement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kalfl&#232;che" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerda-Guzman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05477000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Marfaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Courtaigne-Deslandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04958083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>