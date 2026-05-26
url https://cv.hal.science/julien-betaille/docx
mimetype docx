--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -187,2789 +187,2789 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ne pas vendre la peau du loup…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04893731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Doctrine to Data: Towards an Empirical Turn in European Legal Scholarship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Empirical Legal Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol.2 (n°1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62355/ejels.25120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les garanties de la participation du public vingt ans après la Charte de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04991350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">KlimaSeniorinnen case: Climate change legal scholarship needs empiricism, not hype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLOS Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julien Bétaille</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Human’s Liberty to Protect Wild Animals – Challenging Nature Rights Dogmas and Renewing of European Environmental Legal Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elni Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol.24, pp.21-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46850/elni.2024.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer les effets du droit sur l’environnement : une idée saugrenue pour les juristes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Spécial, pp.31-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection européenne des espèces sauvages mise à mal par le Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Commission may gut wolf protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaffa Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Ours Ortmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovisa Helmius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Ramírez Loza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol.382 (n°6668), pp.275-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adk7686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argument scientifique dans le contentieux de la responsabilité environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2, pp.350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une autorité publique indépendante dans le domaine de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Delzangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.500</w:t>
+              <w:t xml:space="preserve">, 2023, n°23, pp.1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ne pas vendre la peau du loup…</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate litigation in France, a reflection of trends in environmental litigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elni Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol .22, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46850/elni.2022.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le préjudice écologique à l'épreuve de l'Affaire du siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.57</w:t>
+              <w:t xml:space="preserve">, 2021, 38, pp.2228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Doctrine to Data: Towards an Empirical Turn in European Legal Scholarship?</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03417130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La directive Oiseaux quarante ans après : des résultats encourageants et des espoirs à concrétiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Empirical Legal Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 2, pp.305-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Human’s Liberty to Protect Wild Animals – Challenging Nature Rights Dogmas and Renewing of European Environmental Legal Culture</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indépendance de l’autorité titulaire du pouvoir de sanction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">elni Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°2, pp.289-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évaluer les effets du droit sur l’environnement : une idée saugrenue pour les juristes ?</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasse à la glu : la tradition l'emporte sur la jurisprudence de la Cour de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.1172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation au service de la participation : l’émergence d’une obligation de répondre aux commentaires du public comme clé d’articulation entre la représentation et la participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 17, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.3665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rights of Nature: why it might not save the entire world?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal for European Environmental &amp; Planning Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.35-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie de l’autorité environnementale en région : le verre à moitié plein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Spécial, pp.31-43</w:t>
+              <w:t xml:space="preserve">, 2019, 44 (2), pp.399-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La protection européenne des espèces sauvages mise à mal par le Conseil d'État</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indépendance de l'autorité titulaire du pouvoir de sanction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.187</w:t>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...257 lines deleted...]
-                <w:t xml:space="preserve">Hubert Delzangles</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ours dans les Pyrénées : la carence fautive de l'Etat dans la mise en uvre de la directive Habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°23, pp.1201</w:t>
+              <w:t xml:space="preserve">, 2018, 41, pp.2344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Climate litigation in France, a reflection of trends in environmental litigation</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscrire le climat dans la Constitution : une fausse bonne idée pour de vrais problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">elni Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 266, pp.130-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le préjudice écologique à l'épreuve de l'Affaire du siècle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites européennes à la subjectivisation du contentieux de l’urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°10, pp.728-733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ours dans les Pyrénées : la carence fautive de l’Etat dans la mise en œuvre de la directive Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38, pp.2228</w:t>
+              <w:t xml:space="preserve">, 2018, n°41, pp.2346-2352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La directive Oiseaux quarante ans après : des résultats encourageants et des espoirs à concrétiser</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité du référé européen et le principe de précaution au secours de la forêt de Bialowieza – Commentaire sur CJUE,
+ord. référé, 27 juillet 2017 et ord. référé,
+grande chambre,
+20 novembre 2017,
+Commission européenne c. République de Pologne, C-441/17 R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue semestrielle de droit animalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 2, pp.305-336</w:t>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 263, pp.14-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'indépendance de l'autorité titulaire du pouvoir de sanction</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banalité du positionnement de la doctrine environnementaliste française vis-à-vis de l’exigence de neutralité axiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 02, pp.289</w:t>
+              <w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.37-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chasse à la glu : la tradition l'emporte sur la jurisprudence de la Cour de justice</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l’environnement en droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.1172</w:t>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La motivation au service de la participation : l’émergence d’une obligation de répondre aux commentaires du public comme clé d’articulation entre la représentation et la participation</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des nuisances aéroportuaires : un modèle à reproduire pour le droit de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.45-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Autonomie de l’autorité environnementale en région : le verre à moitié plein</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine environnementaliste face à l’exigence de neutralité axiologique : de l’illusion à la réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (2), pp.399-412</w:t>
+              <w:t xml:space="preserve">, 2016, n° spécial, pp.20-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'ours dans les Pyrénées : la carence fautive de l'Etat dans la mise en uvre de la directive Habitats</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution, un « droit » garanti par la Constitution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41, pp.2344</w:t>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.e29-e60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inscrire le climat dans la Constitution : une fausse bonne idée pour de vrais problèmes</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurisprudence de la Cour de justice de l’Union européenne relative au droit à l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insuffisance de l’étude d’impact : Danthony ne change rien, ou presque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 266, pp.130-131</w:t>
+              <w:t xml:space="preserve">, 2015, 231, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les limites européennes à la subjectivisation du contentieux de l’urbanisme</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répression et effectivité de la norme environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°10, pp.728-733</w:t>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (HS1), pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’ours dans les Pyrénées : la carence fautive de l’Etat dans la mise en œuvre de la directive Habitats</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surélévation de l’immeuble existant en droit de l’urbanisme : à propos du retour de l’urbanisme dérogatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°41, pp.2346-2352</w:t>
+              <w:t xml:space="preserve">Droit et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-Commission européenne c. République de Pologne, C-441/17 R</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décloisonnement du principe de précaution, un effet de sa constitutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 263, pp.14-22</w:t>
+              <w:t xml:space="preserve">, 2010, 2010 (182), p. 278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La banalité du positionnement de la doctrine environnementaliste française vis-à-vis de l’exigence de neutralité axiologique</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;réfugiés écologiques&amp;quot; à la protection des &amp;quot;déplacés environnementaux&amp;quot;. Eléments du débat juridique en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista quadrimestrale di diritto dell’ambiente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.37-73</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (1284), p. 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">La doctrine environnementaliste face à l’exigence de neutralité axiologique : de l’illusion à la réflexivité</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du droit aux effets de la participation du public : de la prise en considération des résultats de la participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° spécial, pp.20-59</w:t>
+              <w:t xml:space="preserve">, 2010, 2010 (2), pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...435 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude d'impact environnementale et la loi &amp;quot;Grenelle II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (Hors série - décembre 2010), p. 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de l'enquête publique issue de la loi du 12 juillet 2010 portant engagement national pour l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (Hors série - décembre 2010), p. 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581434v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00581458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit français de la participation du public face à la convention d'Aarhus</w:t>
               </w:r>
@@ -3878,244 +3878,244 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bétaille</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Delzangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Makowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 8ème édition, 2019, Précis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03514592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohendet Marie-Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Delzangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Makowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2019, coll. Précis, 9782247192649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065310v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">halshs-03514592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'environnement</w:t>
               </w:r>
@@ -4363,191 +4363,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La directive Habitats au secours de l’ours brun dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La directive « Habitats » 30 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.343-359, 2025, 9782802773764</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les principes minimisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20 ans de la Charte de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-57, 2025, 978-2336557519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308722v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les velléités d’autonomie du droit de l’environnement</w:t>
               </w:r>
@@ -5977,305 +5977,305 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Critical Role of Empirical Research in Environmental Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Species Protection Law in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rights of nature against people’s sovereignty ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The rights of nature against people’s sovereignty ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaître des « droits » à la nature : des enjeux politiques et démocratiques, davantage qu’une question juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bétaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of litigation in France during two decades of recovery of a large carnivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7151,51 +7151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D07AD0C7"/>
+    <w:nsid w:val="06898388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7382,51 +7382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-betaille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6728-8377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15890432X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000589" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953838v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62355/ejels.25120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2024.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Epstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Ours Ortmark" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Helmius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ram&#237;rez Loza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk7686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2022.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00580631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mon&#233;diaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Wijntjens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias M. Siems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mascini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04065310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-habitats-30-ans-apres-9782802773764.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afda Association Fran&#231;aise de Droit Administratif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cohendet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-economique-et-droit-de-lenvironnement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kalfl&#232;che" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerda-Guzman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05477000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Marfaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Courtaigne-Deslandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04958083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-betaille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6728-8377" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15890432X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04893731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;taille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62355/ejels.25120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2024.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaffa Epstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Ours Ortmark" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovisa Helmius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Ram&#237;rez Loza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk7686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Delzangles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46850/elni.2022.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.3665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296341v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00580631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mon&#233;diaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavieille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00815332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verbruggen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Wijntjens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias M. Siems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mascini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Camproux-Duffrene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jaworski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohendet Marie-Anne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04065310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Steichen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/directive-habitats-30-ans-apres-9782802773764.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-vingt-ans-de-la-charte-de-lenvironnement/79665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afda Association Fran&#231;aise de Droit Administratif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cohendet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailleux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-economique-et-droit-de-lenvironnement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kalfl&#232;che" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerda-Guzman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savonitto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00581511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05477000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Marfaing" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296313v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Aguilar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadina Drecea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Chouki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Courtaigne-Deslandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langelier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04958083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>