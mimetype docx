--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -1873,269 +1873,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dask-Extended External Tasks for HPC/ML In Transit Workflows</w:t>
+                <w:t xml:space="preserve">Learning crop management by reinforcement: gym-DSSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Gueroudji</w:t>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC-W 2023 - Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIAFS 2023 - 2nd AAAI Workshop on AI for Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washignton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409157v1</w:t>
+                <w:t xml:space="preserve">hal-03976393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning crop management by reinforcement: gym-DSSAT</w:t>
+                <w:t xml:space="preserve">Dask-Extended External Tasks for HPC/ML In Transit Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautron</w:t>
+                <w:t xml:space="preserve">Amal Gueroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J Padrón</w:t>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Preux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAFS 2023 - 2nd AAAI Workshop on AI for Agriculture and Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SC-W 2023 - Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Denver, United States. pp.831-838, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3624062.3624151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976393v1</w:t>
+                <w:t xml:space="preserve">hal-04409157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance portable Vlasov code with C++ parallel algorithm</w:t>
               </w:r>
@@ -2249,239 +2249,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEISA: dask-enabled in situ analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Gueroudji</w:t>
+                <w:t xml:space="preserve">Optimization strategy for a performance portable Vlasov code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuuichi Asahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Raffin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPC 2021 - 28th International Conference on High Performance Computing, Data, and Analytics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Workshop on Performance, Portability and Productivity in HPC (P3HPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, St. Louis, United States. pp.79-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/P3HPC54578.2021.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509198v1</w:t>
+                <w:t xml:space="preserve">hal-03559799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategy for a performance portable Vlasov code</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Latu</w:t>
+                <w:t xml:space="preserve">DEISA: dask-enabled in situ analytics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Gueroudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Workshop on Performance, Portability and Productivity in HPC (P3HPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HiPC 2021 - 28th International Conference on High Performance Computing, Data, and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, India. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/P3HPC54578.2021.00011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03559799v1</w:t>
+                <w:t xml:space="preserve">hal-03509198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling and optimizing the Gysela code on a cluster of many-core processors</w:t>
               </w:r>
@@ -5512,103 +5512,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gym-DSSAT: a crop model turned into a Reinforcement Learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9460, Inria Lille. 2022, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6325,51 +6325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuichi Asahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49943-3_6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02404825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Maeyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe Millani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863152" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01412185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01153011v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Abiteboul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.05.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxiong Hou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0368-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-803-8-182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryubu Hosoki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Sato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Endo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccgrid64434.2025.00044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Trochon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Midou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Gueroudji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J Padr&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padioleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P3HPC56579.2022.00012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P3HPC54578.2021.00011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719208v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01305499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01305504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Passeron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gimenez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2929908.2929912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01048745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.96" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04211-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1297385.1297406" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malaboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peybernes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Obrejan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05465846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jaquard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colombet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Caino-Lores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Millan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626698v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester El Khoury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lobet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Peyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Keller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaalich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00456961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711132v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Padr&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963113v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456608v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuichi Asahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49943-3_6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02404825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Maeyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe Millani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863152" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01412185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01153011v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Abiteboul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.05.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxiong Hou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0368-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-803-8-182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryubu Hosoki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Sato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Endo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccgrid64434.2025.00044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Trochon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Midou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J Padr&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Gueroudji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padioleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P3HPC56579.2022.00012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P3HPC54578.2021.00011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719208v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01305499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01305504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Passeron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gimenez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2929908.2929912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01048745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.96" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04211-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1297385.1297406" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malaboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peybernes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Obrejan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05465846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jaquard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colombet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Caino-Lores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Millan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626698v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester El Khoury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lobet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Peyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Keller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaalich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00456961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711132v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Padr&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963113v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456608v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>