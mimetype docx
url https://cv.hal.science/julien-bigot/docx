--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -1873,269 +1873,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning crop management by reinforcement: gym-DSSAT</w:t>
+                <w:t xml:space="preserve">Dask-Extended External Tasks for HPC/ML In Transit Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gautron</w:t>
+                <w:t xml:space="preserve">Amal Gueroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J Padrón</w:t>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Preux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAFS 2023 - 2nd AAAI Workshop on AI for Agriculture and Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SC-W 2023 - Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Denver, United States. pp.831-838, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3624062.3624151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976393v1</w:t>
+                <w:t xml:space="preserve">hal-04409157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dask-Extended External Tasks for HPC/ML In Transit Workflows</w:t>
+                <w:t xml:space="preserve">Learning crop management by reinforcement: gym-DSSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Gueroudji</w:t>
+                <w:t xml:space="preserve">Romain Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J Padrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC-W 2023 - Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIAFS 2023 - 2nd AAAI Workshop on AI for Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washignton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409157v1</w:t>
+                <w:t xml:space="preserve">hal-03976393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance portable Vlasov code with C++ parallel algorithm</w:t>
               </w:r>
@@ -2372,77 +2372,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEISA: dask-enabled in situ analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Gueroudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiPC 2021 - 28th International Conference on High Performance Computing, Data, and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, virtual, India. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2716,559 +2716,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Both a Component Model and a Task-based Model for HPC Applications: a Feasibility Study on GYSELA</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hautreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cameo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.88⟩</w:t>
+              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Frankfurt, Germany. pp.309-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67630-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518730v1</w:t>
+                <w:t xml:space="preserve">hal-02129651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-exascale Architectures: OpenPOWER Performance and Usability Assessment for French Scientific Community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Both a Component Model and a Task-based Model for HPC Applications: a Feasibility Study on GYSELA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC High Performance 2017: High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Frankfurt, Germany. pp.309-324, </w:t>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67630-2_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129651v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Kernels on Xeon Phi to accelerate GYSELA application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An approach to increase reliability of hpc simulation, application to the GYSELA5D Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cartier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Haefele</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cartier-Michaud</w:t>
+                <w:t xml:space="preserve">Chantal Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: PROCEEDINGS AND SURVEYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, CIRM – Centre International de Rencontres Mathématiques, Marseille, France. pp.211-231, </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, CIRM – Centre International de Rencontres Mathématiques, Marseille, France. pp.191-210, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201653013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201653015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01305499v1</w:t>
+                <w:t xml:space="preserve">cea-01305504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to increase reliability of hpc simulation, application to the GYSELA5D Code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Kernels on Xeon Phi to accelerate GYSELA application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haefele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Latu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cartier-Michaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, CIRM – Centre International de Rencontres Mathématiques, Marseille, France. pp.191-210, </w:t>
+              <w:t xml:space="preserve">ESAIM: PROCEEDINGS AND SURVEYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, CIRM – Centre International de Rencontres Mathématiques, Marseille, France. pp.211-231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201653015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201653013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01305504v1</w:t>
+                <w:t xml:space="preserve">cea-01305499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of SMT and of Parallel Transpose Algorithm for the Large-Scale GYSELA Application</w:t>
               </w:r>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEMRACS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Luminy, France. </w:t>
@@ -3661,51 +3661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rozar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5512,103 +5512,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gym-DSSAT: a crop model turned into a Reinforcement Learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Padrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odalric-Ambrym Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9460, Inria Lille. 2022, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6325,51 +6325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuichi Asahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49943-3_6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02404825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Maeyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe Millani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863152" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01412185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01153011v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Abiteboul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.05.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxiong Hou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0368-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-803-8-182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryubu Hosoki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Sato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Endo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccgrid64434.2025.00044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Trochon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Midou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J Padr&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Gueroudji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padioleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P3HPC56579.2022.00012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P3HPC54578.2021.00011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719208v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01305499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01305504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Passeron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gimenez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2929908.2929912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01048745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.96" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04211-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1297385.1297406" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malaboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peybernes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Obrejan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05465846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jaquard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colombet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Caino-Lores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Millan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626698v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester El Khoury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lobet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Peyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Keller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaalich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00456961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711132v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Padr&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963113v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456608v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuuichi Asahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49943-3_6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02404825v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Maeyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5551" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe Millani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863152" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01412185v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Simonson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01153011v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Abiteboul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.05.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxiong Hou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0368-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-803-8-182" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryubu Hosoki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Sato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Endo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccgrid64434.2025.00044" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Trochon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Midou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Gueroudji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03976393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J Padr&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odalric-Ambrym Maillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Padioleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P3HPC56579.2022.00012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P3HPC54578.2021.00011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719208v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Feh&#233;r" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01305504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Passeron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01305499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haefele" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Gimenez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2929908.2929912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01048745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.96" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04211-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1297385.1297406" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malaboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peybernes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Obrejan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05465846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jaquard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colombet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Caino-Lores" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Millan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626698v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester El Khoury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lobet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Peyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Keller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaalich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bautista Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00456961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711132v4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Padr&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963113v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456608v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>