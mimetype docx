--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -1859,606 +1859,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la qualité des règles temporelles avec l'intensité d'implication séquentielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GARVIZ : une plate-forme de fouille visuelle 2D-3D de règles d'association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.actes électroniques</w:t>
+              <w:t xml:space="preserve">Actes de l'atelier visualisation et extraction de connaissances, Conf. Extraction et Gestion des Connaissances (EGC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462124v1</w:t>
+                <w:t xml:space="preserve">inria-00335953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GARVIZ : une plate-forme de fouille visuelle 2D-3D de règles d'association</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the discovery of significant temporal rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'atelier visualisation et extraction de connaissances, Conf. Extraction et Gestion des Connaissances (EGC'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics SMC'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Canada. pp.443-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00335953v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the discovery of significant temporal rules</w:t>
+                <w:t xml:space="preserve">Évaluer la qualité des règles temporelles avec l'intensité d'implication séquentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics SMC'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Angers, France. pp.actes électroniques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00420957v1</w:t>
+                <w:t xml:space="preserve">hal-00462124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d'aide à la navigation dans des hypermédias</w:t>
+                <w:t xml:space="preserve">Assessing rule interestingness with a probabilistic measure of deviation from equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.281-292</w:t>
+              <w:t xml:space="preserve">11th international symposium on Applied Stochastic Models and Data Analysis ASMDA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.191-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489169v1</w:t>
+                <w:t xml:space="preserve">hal-00420982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing rule interestingness with a probabilistic measure of deviation from equilibrium</w:t>
+                <w:t xml:space="preserve">Using information-theoretic measures to assess association rule interestingness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Briand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international symposium on Applied Stochastic Models and Data Analysis ASMDA 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IEEE International Conference on Data Mining ICDM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United States. pp.66-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDM.2005.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420982v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically building domain model in hypermedia applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Njike Fotzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,468 +2482,459 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Machine Learning for User Modeling: Challenges, UM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom. pp.51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using information-theoretic measures to assess association rule interestingness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic learning of domain model for personalized hypermedia applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Njike Fotzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri Briand</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Data Mining ICDM'05</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI 2005 - 19th Internation Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom. pp.1624-1625</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420981v1</w:t>
+                <w:t xml:space="preserve">hal-01416710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic learning of domain model for personalized hypermedia applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système d'aide à la navigation dans des hypermédias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Njike Fotzo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2005 - 19th Internation Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Edinburgh, Scotland, United Kingdom. pp.1624-1625</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.281-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416710v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Handwritten Documents Segmentation</w:t>
+                <w:t xml:space="preserve">Segmentation de documents écrits en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFED 2004 - Huitième colloque international francophone sur l'écrit et le document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, La Rochelle, France. pp.157-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520534v1</w:t>
+                <w:t xml:space="preserve">sic_00001209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de documents écrits en ligne</w:t>
+                <w:t xml:space="preserve">On-Line Handwritten Documents Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Artières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFED 2004 - Huitième colloque international francophone sur l'écrit et le document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IAPR International Workshop on Frontiers in Handwriting Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Tokyo, Japan. pp.148-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWFHR.2004.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00001209v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual Reality Environment for Knowledge Mining</w:t>
               </w:r>
@@ -3117,230 +3117,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Visualization for Association Rule Rummaging</w:t>
+                <w:t xml:space="preserve">Des graphes à la réalité virtuelle pour l'extraction adaptative de règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Briand</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Multimedia Data Mining, MDM/KDD2003, in conjunction with KDD'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Washington DC, United States. pp.107-114</w:t>
+              <w:t xml:space="preserve">EGC 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France. pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462279v1</w:t>
+                <w:t xml:space="preserve">hal-00462289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des graphes à la réalité virtuelle pour l'extraction adaptative de règles d'association</w:t>
+                <w:t xml:space="preserve">Exploratory Visualization for Association Rule Rummaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France. pp.24-25</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Multimedia Data Mining, MDM/KDD2003, in conjunction with KDD'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Washington DC, United States. pp.107-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462289v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User-driven and Quality oriented Visualization for Mining Association Rules</w:t>
               </w:r>
@@ -3706,260 +3706,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive visual exploration of association rules with rule-focusing methodology</w:t>
+                <w:t xml:space="preserve">A 2D-3D visualization support for human-centered rule-mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (1), pp.43-75. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (3), pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-006-0046-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2007.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420938v1</w:t>
+                <w:t xml:space="preserve">inria-00335928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D-3D visualization support for human-centered rule-mining</w:t>
+                <w:t xml:space="preserve">Interactive visual exploration of association rules with rule-focusing methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.43-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-006-0046-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2007.01.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00335928v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPEE : Indice Probabiliste d'Ecart à l'Equilibre pour l'évaluation de la qualité des règles</w:t>
               </w:r>
@@ -4155,122 +4155,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une visualisation orientée qualité pour la fouille anthropocentrée de règles d'association</w:t>
+                <w:t xml:space="preserve">Mesure de qualité des règles d'association par l'intensité d'implication entropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Briand</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1 (3), pp.79--100</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, E (1), pp.33--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442523v1</w:t>
+                <w:t xml:space="preserve">hal-00442535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la qualité des règles et de leurs contraposèes avec le taux informationnel TIC</w:t>
               </w:r>
@@ -4358,135 +4371,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de qualité des règles d'association par l'intensité d'implication entropique</w:t>
+                <w:t xml:space="preserve">Une visualisation orientée qualité pour la fouille anthropocentrée de règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Gras</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, E (1), pp.33--44</w:t>
+              <w:t xml:space="preserve">In Cognito - Cahiers Romans de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (3), pp.79--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442535v1</w:t>
+                <w:t xml:space="preserve">hal-00442523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Représentation Graphique en Réalité Virtuelle pour la Fouille Interactive de Riègles d'Association</w:t>
               </w:r>
@@ -5612,51 +5612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Marandel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901000v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antipov Grigory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ben Said" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2013.98" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2011.42" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414092" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petitjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Njike Fotzo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2005.149" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.78" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2003.1250960" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Pepin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.01.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-950XFVSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-006-0046-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A49E40B984BA38A6211A68CE3B1E6ED859D8E76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442523v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ranti&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/statistics/book/978-3-662-44982-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78983-3_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hiep Huynh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44918-8_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A5AFF0D59EED0CB7B6C309288B28FB86BB9F203/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154066v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Marandel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Piton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901000v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raveneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Belin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antipov Grigory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ben Said" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2013.98" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2011.42" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Blain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462124v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2005.149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Njike Fotzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Petitjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWFHR.2004.78" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2003.1250960" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Pepin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.01.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-950XFVSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-006-0046-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A49E40B984BA38A6211A68CE3B1E6ED859D8E76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ranti&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/statistics/book/978-3-662-44982-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/37263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78983-3_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hiep Huynh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-44918-8_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A5AFF0D59EED0CB7B6C309288B28FB86BB9F203/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421413v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>