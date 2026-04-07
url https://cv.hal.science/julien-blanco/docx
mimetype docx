--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1923,295 +1923,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How farmers feel about trees: Perceptions of ecosystem services and disservices associated with rural forests in southwestern France</w:t>
+                <w:t xml:space="preserve">Interface processes between protected and unprotected areas: A global review and ways forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bellón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C. Barnaud</w:t>
+                <w:t xml:space="preserve">Christo Fabricius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Fabio O. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101066⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.1138 - 1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458040v1</w:t>
+                <w:t xml:space="preserve">halshs-02362455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface processes between protected and unprotected areas: A global review and ways forward</w:t>
+                <w:t xml:space="preserve">How farmers feel about trees: Perceptions of ecosystem services and disservices associated with rural forests in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christo Fabricius</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio O. Roque</w:t>
+                <w:t xml:space="preserve">Cécile C. Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pays</w:t>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26, pp.1138 - 1154. </w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02362455v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité, une ressource, mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pour repenser les interactions nature-sociétés dans les territoires ruraux</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alta de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio de O. Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.1413. </w:t>
@@ -5546,355 +5546,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts dans des territoires agricoles : nouveaux atouts d’une relation bénéfique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Sourdril</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. 12 p</w:t>
+              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608130v1</w:t>
+                <w:t xml:space="preserve">hal-01586483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les forêts dans des territoires agricoles : nouveaux atouts d’une relation bénéfique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel'S Nangwa Kwetchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t>
+              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604426v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
+                <w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
+              <w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586483v1</w:t>
+                <w:t xml:space="preserve">hal-01604426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6184,51 +6184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
@@ -6959,51 +6959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="127196FE"/>
+    <w:nsid w:val="19BA350B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7190,51 +7190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2390-315X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5079-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ga&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Glikman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fennessy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razack Moussa Zabeirou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892923000243" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03633416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Palmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03514480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-01049-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta de Vos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de O. Roque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100913" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Zimmermann Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Zimmermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Welle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00778-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/432/9782709922432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01388062v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26934.72003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekezela Nxumalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dalous" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vallier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2390-315X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5079-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ga&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Glikman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fennessy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razack Moussa Zabeirou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892923000243" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03633416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Palmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03514480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-01049-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta de Vos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de O. Roque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100913" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Zimmermann Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Zimmermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Welle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00778-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/432/9782709922432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01388062v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26934.72003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekezela Nxumalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dalous" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vallier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>