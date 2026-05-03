--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -219,334 +219,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t>
+                <w:t xml:space="preserve">Positivity and Negativity Biases About Animals Revealed Through Emotions, Attitudes, and Cognitive Salience in a French National Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariline Poupaud</w:t>
+                <w:t xml:space="preserve">Théo Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Fache</w:t>
+                <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Valentine Boudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), </w:t>
+              <w:t xml:space="preserve">Human Dimensions of Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2025028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10871209.2025.2467376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722047v1</w:t>
+                <w:t xml:space="preserve">ird-05168756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positivity and Negativity Biases About Animals Revealed Through Emotions, Attitudes, and Cognitive Salience in a French National Park</w:t>
+                <w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Descours</w:t>
+                <w:t xml:space="preserve">Mariline Poupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
+                <w:t xml:space="preserve">Élodie Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Moreau</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Boudjema</w:t>
+                <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Dimensions of Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10871209.2025.2467376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05168756v1</w:t>
+                <w:t xml:space="preserve">hal-04722047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaps and overlaps between sustainability science and the environmental humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,291 +1002,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory landscape sustainability assessment: where do we stand? A systematic literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Moreau</w:t>
+                <w:t xml:space="preserve">Social development and biodiversity conservation synergies for the West African giraffe in a human–wildlife landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Gašparová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+                <w:t xml:space="preserve">Jenny Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julian Fennessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razack Moussa Zabeirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-023-01695-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (4), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0376892923000243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165570v1</w:t>
+                <w:t xml:space="preserve">hal-04781508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social development and biodiversity conservation synergies for the West African giraffe in a human–wildlife landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kateřina Gašparová</w:t>
+                <w:t xml:space="preserve">Participatory landscape sustainability assessment: where do we stand? A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Glikman</w:t>
+                <w:t xml:space="preserve">Josoa Randriamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Fennessy</w:t>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Razack Moussa Zabeirou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (4), pp.259-266. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (8), pp.1903-1918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0376892923000243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-023-01695-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781508v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stages of crop expansion have little effect on farm-scale vegetation patterns in a Cerrado biome working landscape</w:t>
               </w:r>
@@ -1534,299 +1534,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t>
+                <w:t xml:space="preserve">A novel ecosystem (dis)service cascade model to navigate sustainability problems and its application in a changing agricultural landscape in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bellón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liane Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
+                <w:t xml:space="preserve">Louise Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-021-01664-1⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-021-01049-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432955v1</w:t>
+                <w:t xml:space="preserve">ird-03514480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel ecosystem (dis)service cascade model to navigate sustainability problems and its application in a changing agricultural landscape in Brazil</w:t>
+                <w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Camus</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Jaffre</w:t>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.1143-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11625-021-01049-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-021-01664-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">ird-03514480v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bois dans les Maisons. Rôles du système social dans la forêt rurale des paysages des Coteaux de Gascogne (Sud-ouest de la France)</w:t>
               </w:r>
@@ -2210,51 +2210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité, une ressource, mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pour repenser les interactions nature-sociétés dans les territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dendoncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36, pp.100913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3179,51 +3179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing local ecological knowledge as a human adaptation strategy to arid environments: Evidence from an ethnobotany survey in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Journal of Arid Environments, 127, pp.30 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3283,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40 (3), pp.190-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3387,51 +3387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 213, pp.21-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 174, pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3640,51 +3640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand, co-construct, transform : a triptych in need of social sciences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.20-23, 2023</w:t>
@@ -3726,51 +3726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre, co-construire, transformer : un triptyque en mal de sciences sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.20-23, 2022</w:t>
@@ -4696,368 +4696,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cascade model for ecosystem services and disservices applied in a Brazilian working landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661672v1</w:t>
+                <w:t xml:space="preserve">hal-03789439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel cascade model for ecosystem services and disservices applied in a Brazilian working landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bellón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liane Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Online, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26934.72003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789439v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science de la durabilité Humanités environnementales : différences, points communs, complémentarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités Environnementales : Sciences, arts et citoyennetés face aux changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France. 35p</w:t>
@@ -5224,51 +5224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité, une ressource mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pourrepenser les interactions nature sociétés et la trajectoire des socio-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5438,463 +5438,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les représentations sociales pour comprendre les paysages. Potentiels et limites de la notion de services écosystémiques</w:t>
+                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 16 p</w:t>
+              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634279v1</w:t>
+                <w:t xml:space="preserve">hal-01586483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les forêts dans des territoires agricoles : nouveaux atouts d’une relation bénéfique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel'S Nangwa Kwetchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
+              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586483v1</w:t>
+                <w:t xml:space="preserve">hal-01608130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts dans des territoires agricoles : nouveaux atouts d’une relation bénéfique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. 12 p</w:t>
+              <w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608130v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t>
+                <w:t xml:space="preserve">Comprendre les représentations sociales pour comprendre les paysages. Potentiels et limites de la notion de services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604426v1</w:t>
+                <w:t xml:space="preserve">hal-01634279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6031,480 +6031,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et perception des espaces arborés par les agriculteurs de Coteaux de Gascogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trees in agricultural landscapes: understanding past changes for a better management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des arbres dans nos Assiettes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.0, 2019</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.524, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143021v1</w:t>
+                <w:t xml:space="preserve">hal-02417667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing on-farm trees: insights from a French case study</w:t>
+                <w:t xml:space="preserve">Gestion et perception des espaces arborés par les agriculteurs de Coteaux de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sourdril</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
+              <w:t xml:space="preserve">Des arbres dans nos Assiettes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.0, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736277v1</w:t>
+                <w:t xml:space="preserve">hal-02143021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing rural forests: insights from a French case study</w:t>
+                <w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing on-farm trees: insights from a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734155v1</w:t>
+                <w:t xml:space="preserve">hal-02736277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees in agricultural landscapes: understanding past changes for a better management strategies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing rural forests: insights from a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.524, 2019</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417667v1</w:t>
+                <w:t xml:space="preserve">hal-02734155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farmers' representations influence landscapes? A multi-scale approach combining mental models and forest monitoring in southwestern France</w:t>
               </w:r>
@@ -6959,51 +6959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19BA350B"/>
+    <w:nsid w:val="41A07CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7190,51 +7190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2390-315X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5079-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ga&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Glikman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fennessy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razack Moussa Zabeirou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892923000243" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03633416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Palmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03514480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-01049-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta de Vos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de O. Roque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100913" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Zimmermann Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Zimmermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Welle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00778-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/432/9782709922432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01388062v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26934.72003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekezela Nxumalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dalous" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vallier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2390-315X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5079-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ga&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Glikman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fennessy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razack Moussa Zabeirou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892923000243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03633416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Palmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03514480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-01049-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta de Vos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de O. Roque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100913" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Zimmermann Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Zimmermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Welle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00778-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/432/9782709922432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01388062v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26934.72003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekezela Nxumalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dalous" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vallier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>