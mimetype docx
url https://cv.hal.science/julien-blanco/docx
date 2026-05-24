--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,6904 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6853 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Blanco </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche, IRD, UMR SENS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julien-blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2390-315X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=J_HF7IAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABF-5079-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de recherche (IRD, UMR SENS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ethnoécologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positivity and Negativity Biases About Animals Revealed Through Emotions, Attitudes, and Cognitive Salience in a French National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Descours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Dimensions of Wildlife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10871209.2025.2467376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Poupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to engage local communities in forest biodiversity conservation had limited effectiveness in Madagascar: Lessons from the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norotiana Rasambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Durand-Bessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josoa R Randriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Queste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 309, pp.111332. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps and overlaps between sustainability science and the environmental humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cué Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.581-596. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01596-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobiology's contributions to sustainability science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Arrivabene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Lasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ladio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (3), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02780771241261221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex cocoa agroforestry systems shaped within specific socioeconomic and historical contexts in Africa: Lessons from Cameroonian farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manga Essouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.104111. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory landscape sustainability assessment: where do we stand? A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josoa Randriamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (8), pp.1903-1918. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01695-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social development and biodiversity conservation synergies for the West African giraffe in a human–wildlife landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Gašparová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Glikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Fennessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Razack Moussa Zabeirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (4), pp.259-266. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0376892923000243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages of crop expansion have little effect on farm-scale vegetation patterns in a Cerrado biome working landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Bellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie de Palmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.104422. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03633416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an inclusive nature conservation initiative: Preliminary assessment of stakeholders’ representations about the Makay region, Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Razafindrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0272223. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ecological research on human-dominated ecosystems incorporates agricultural and forestry practices: A literature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.1143-1157. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-021-01664-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel ecosystem (dis)service cascade model to navigate sustainability problems and its application in a changing agricultural landscape in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Bellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-021-01049-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03514480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bois dans les Maisons. Rôles du système social dans la forêt rurale des paysages des Coteaux de Gascogne (Sud-ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, 23 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.8707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How farmers feel about trees: Perceptions of ecosystem services and disservices associated with rural forests in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface processes between protected and unprotected areas: A global review and ways forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Bellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christo Fabricius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio O. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.1138 - 1154. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02362455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource, mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pour repenser les interactions nature-sociétés dans les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Landscape Change Analysis of Protected Areas and their Surrounding Landscapes: Application in the Brazilian Cerrado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Bellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alta de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio de O. Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.1413. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12091413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem disservices matter: Towards their systematic integration within ecosystem service research and policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dendoncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.100913. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2019.100913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived ecosystem services (ES) and ecosystem disservices (EDS) from trees: insights from three case studies in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Zimmermann Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iara Welle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (7), pp.1583-1600. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00778-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social drivers of rural forest dynamics: A multi-scale approach combining ethnography, geomatic and mental model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et produire en contexte d'aléa et de risque climatiques L'enseignement des agropasteurs de la bordure saharienne dans le Sud-ouest du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.163-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ecosystem mimicry in traditional dryland agroecosystems: Insights from an empirical and holistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204 (Part 1), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing local ecological knowledge as a human adaptation strategy to arid environments: Evidence from an ethnobotany survey in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Journal of Arid Environments, 127, pp.30 - 43. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2015.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel index to quantify agrobiodiversity in a biocultural perspective: the case of shifting cultivation gardens in Vanuatu (Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.190-214. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2015.1127307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Saharan agro-pastoralism on the structure and dynamics of acacia stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien M Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 213, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity performance in contrasting island environments: The case of shifting cultivation in Vanuatu, Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174, pp.28-39. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand, co-construct, transform : a triptych in need of social sciences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.20-23, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, co-construire, transformer : un triptyque en mal de sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.20-23, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acacias et agropasteurs sahariens : façonnage d'un terroir et enjeux de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohamed Berriane; Geneviève Michon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Les terroirs au Sud, vers un nouveau modèle ? : une expérience marocaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 97-109, 2016, 978-2-7099-2243-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01525443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et dynamiques de changements des oliveraies dans la zone de Moulay Idriss Zerhoun au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rasse-Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement; Institut Agro Montpellier. 2024, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers territoriaux multi-acteurs : quel futur désirable pour la filière oléicole des provinces de Ouezzane et de Meknès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guichardaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Futures for Olive. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTAFORSE : Interactions des acteurs pour la gestion des arbres hors-forêt et la production de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynafor. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice pour l’analyse spatio‐temporelle de l’agrobiodiversité : cas de l’agriculture itinérante sur brûlis au Vanuatu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] AgroParisTech-ENGREF; UMR GRED, IRD Montpellier. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01525447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fils du Sahara et les gens de la pluie. Gestion paysanne et conservation des socioécosystèmes à acacia au Sud du Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. AgroParisTech, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01388062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive cultivation in the face of global change: Insights from Moroccan farmers in the Ouezzane province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Benouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17968.78082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel cascade model for ecosystem services and disservices applied in a Brazilian working landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Bellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, Poland. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26934.72003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la durabilité Humanités environnementales : différences, points communs, complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Environnementales : Sciences, arts et citoyennetés face aux changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des Contributions de la Nature aux Hommes dans le socio-écosystème de Hwange : vers une construction transdisciplinaire de sa trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zénaïde Dervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerbois Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Bellón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bekezela Nxumalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pourrepenser les interactions nature sociétés et la trajectoire des socio-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs perçoivent-ils leurs arbres ? Aborder les projets agroforestiers avec les agriculteurs et appréhender leurs perceptions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges du RMT Agroforesteries: Croisons les regards #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should LEK be shared in a changing world? Evidences from an ethnobotanical survey in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Annual meeting of the Society for Economic Botany (SEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bragança, Portugal. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts dans des territoires agricoles : nouveaux atouts d’une relation bénéfique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel'S Nangwa Kwetchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les représentations sociales pour comprendre les paysages. Potentiels et limites de la notion de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Olive Tree and Identifying Olive-Growing Formation Using Very High Satellite Imagery : A Case Study of the Ouezzane Province in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréa Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Dalous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et perception des espaces arborés par les agriculteurs de Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des arbres dans nos Assiettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.0, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing on-farm trees: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing rural forests: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees in agricultural landscapes: understanding past changes for a better management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.524, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do farmers' representations influence landscapes? A multi-scale approach combining mental models and forest monitoring in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2017 European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTAFORSE: Interaction des acteurs pour la gestion de la forêt paysanne et des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges Agroforesteries Tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oléiculture du Nord du Maroc face aux changements environnementaux : quelles stratégies d'adaptation pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Fegrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 40 p., 2025, 978-9920-23-673-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05168806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6959,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41A07CAF"/>
+    <w:nsid w:val="B52E5E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7190,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2390-315X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5079-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ga&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Glikman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fennessy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razack Moussa Zabeirou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892923000243" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03633416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Camus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Palmas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03514480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-01049-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta de Vos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de O. Roque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091413" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100913" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Zimmermann Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Zimmermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Welle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00778-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/432/9782709922432" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01388062v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26934.72003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekezela Nxumalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dalous" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vallier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-blanco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2390-315X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=J_HF7IAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABF-5079-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168756v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Descours" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M Carri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10871209.2025.2467376" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norotiana Rasambo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Durand-Bessart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa R Randriamalala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Queste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111332" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arrivabene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lasic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ladio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771241261221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04699702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manga Essouma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josoa Randriamalala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01695-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Ga&#353;parov&#225;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Glikman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fennessy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razack Moussa Zabeirou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0376892923000243" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03633416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bell&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Barthelemy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Camus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Palmas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104422" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fromont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272223" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-021-01664-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03514480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-021-01049-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Fabricius" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio O. Roque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14865" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198837v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta de Vos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de O. Roque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2019.100913" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Zimmermann Teixeira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Zimmermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Welle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00778-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858797v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.08.030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ7T1HGX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.10.021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vandenbroucke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1127307" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388053v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M Blanco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.04.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Hassan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/432/9782709922432" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rasse-Mercat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rossel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01525447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01388062v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660644v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lafont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Benouar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17968.78082" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jaffr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26934.72003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;na&#239;de Dervieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbois Chlo&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekezela Nxumalo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604426v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169929v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Dalous" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Vallier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168806v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amrani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Fegrouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>