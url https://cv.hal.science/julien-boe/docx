--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -187,680 +187,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model assessment of the role of anthropogenic aerosols in summertime climate change in Europe</w:t>
+                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Boé</w:t>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Corre</w:t>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Katragkou</w:t>
+                <w:t xml:space="preserve">Swen Brands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (6), </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (9), pp.E1834-E1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL112474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867901v1</w:t>
+                <w:t xml:space="preserve">hal-05445707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
+                <w:t xml:space="preserve">Multi-model assessment of the role of anthropogenic aerosols in summertime climate change in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+                <w:t xml:space="preserve">J Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Lola Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swen Brands</w:t>
+                <w:t xml:space="preserve">E Katragkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (9), pp.E1834-E1850. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GL112474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445707v1</w:t>
+                <w:t xml:space="preserve">hal-04867901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future changes in runoff over western and central Europe: disentangling the hydrological behavior of CMIP6 models</w:t>
+                <w:t xml:space="preserve">A hybrid statistical-dynamical method to translate past extreme temperature days into the future climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Deman</w:t>
+                <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boé</w:t>
+                <w:t xml:space="preserve">Margot Bador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-16-1409-2025⟩</w:t>
+              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.100785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wace.2025.100785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327801v1</w:t>
+                <w:t xml:space="preserve">hal-05131988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound winter low-wind and cold events impacting the French electricity system: observed evolution and role of large-scale circulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future changes in runoff over western and central Europe: disentangling the hydrological behavior of CMIP6 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Bador</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Juliette Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Jourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-843-2025⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.1409-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-1409-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967671v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling uncertainties in near-term runoff projections across Europe: the major role of atmospheric noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compound winter low-wind and cold events impacting the French electricity system: observed evolution and role of large-scale circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Deman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/addb66⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.843-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-843-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131964v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooler than observed sea surface could have reduced impacts of storm Alex and induced mediterranean heavy precipitation event in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -875,161 +888,148 @@
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (12), pp.460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-025-07954-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid statistical-dynamical method to translate past extreme temperature days into the future climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Unraveling uncertainties in near-term runoff projections across Europe: the major role of atmospheric noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49, pp.100785. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.074005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wace.2025.100785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/addb66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131988v1</w:t>
+                <w:t xml:space="preserve">hal-05131964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing it all together: science priorities for improved understanding of Earth system change and to support international climate policy</w:t>
               </w:r>
@@ -1188,64 +1188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1273,265 +1273,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple hybrid statistical–dynamical downscaling method for emulating regional climate models over Western Europe. Evaluation, application, and role of added value?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An updated assessment of past and future warming over France based on a regional observational constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Qasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06552-2⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.1397-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-13-1397-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032961v1</w:t>
+                <w:t xml:space="preserve">hal-03815381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated assessment of past and future warming over France based on a regional observational constraint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A simple hybrid statistical–dynamical downscaling method for emulating regional climate models over Western Europe. Evaluation, application, and role of added value?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Douville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Deman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (4), pp.1397-1415. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.271-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esd-13-1397-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06552-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815381v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms behind large-scale inconsistencies between regional and global climate model-based projections over Europe</w:t>
               </w:r>
@@ -1556,51 +1556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1777,90 +1777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Occurrence of Heatwaves over the Euro-Mediterranean Region by the Intensity of the Atlantic Multidecadal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Qasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Ruprich-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Mendez del Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physiological effect of CO2 on the hydrological cycle in summer over Europe and land-atmosphere interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2119,77 +2119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Higher Spatial Atmospheric Resolution on Precipitation Extremes Over Land in Global Climate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa V. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,90 +2253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large discrepancies in summer climate change over Europe as projected by global and regional climate models: causes and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (5-6), pp.2981-3002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2370,77 +2370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleconnection Processes Linking the Intensity of the Atlantic Multidecadal Variability to the Climate Impacts over Europe in Boreal Winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Qasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (7), pp.2681-2700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2487,51 +2487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of multidecadal variability on high and low flows: the case of the Seine basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2578,64 +2578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past long-term summer warming over western Europe in new generation climate models: role of large-scale atmospheric circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes and implications of the unforeseen 2016 extreme yield loss in the breadbasket of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,77 +3292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future summer mega-heatwave and record-breaking temperatures in a warmer France climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3452,51 +3452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48 (7), pp.2751-2770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3530,77 +3530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of human influence on summer record‐breaking temperatures over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (1), pp.404-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3738,51 +3738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on the hydrogeology of two basins in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (82), pp.2. </w:t>
@@ -4151,103 +4151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien entre circulation atmosphérique de grande échelle et canicules pour la prévision à longue échéance et l’impact du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (4), pp.67-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4306,90 +4306,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three downscaling methods in simulating the impact of climate change on the hydrology of Mediterranean basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Quintana Seguí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Volume 383 (Issues 1-2), pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4423,64 +4423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected changes in components of the hydrological cycle in French river basins during the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4705,51 +4705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine. ARCEAU-IdF, 23, pp.80, 2025, Coffret anniversaire des 35 ans du PIREN-Seine (1989-2024), 978-2-490463-28-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4780,51 +4780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,90 +5035,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean Extreme Precipitation: Amplification by Warmer Sea Surface Temperatures in a Kilometer-Scale Regional Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5185,51 +5185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement global et cycle hydrologique: Une étude de régionalisation sur la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Climatologie. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5288,51 +5288,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du début de la période industrielle à la fin du 21ème siècle: 250 ans de variations hydroclimatiques sur la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Université Paul Sabatier (Toulouse 3), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5D661AB"/>
+    <w:nsid w:val="166CA49D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5671,51 +5671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2965-4721" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128840595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bo&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Katragkou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL112474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1409-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jourdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-843-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131964v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/addb66" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07954-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2025.100785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin G Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben B B Booth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Cox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Eyring" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-1319-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06652-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06552-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Qasmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubuisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1397-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabin Taranu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06540-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schauberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ruprich-Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0982.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac343a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03173-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Alexander" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032184" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05153-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0428.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1611-2020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valcke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab8a89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3925-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04087-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gailhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa751c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3236-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066560" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-691-2014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51475" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C6XSM7B5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00459505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00411306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007437" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC27392371248EF00BAF2EAD68D680E4521EB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02353023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2965-4721" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128840595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bo&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Katragkou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL112474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2025.100785" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1409-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jourdier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-843-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07954-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/addb66" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin G Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben B B Booth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Cox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Eyring" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-1319-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06652-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Qasmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubuisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1397-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mass" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06552-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabin Taranu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06540-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schauberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ruprich-Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0982.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac343a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03173-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Alexander" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032184" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05153-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0428.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1611-2020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valcke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab8a89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3925-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04087-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gailhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa751c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3236-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066560" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-691-2014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51475" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C6XSM7B5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00459505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00411306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007437" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC27392371248EF00BAF2EAD68D680E4521EB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02353023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>