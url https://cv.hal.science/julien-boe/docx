--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -187,693 +187,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
+                <w:t xml:space="preserve">Compound winter low-wind and cold events impacting the French electricity system: observed evolution and role of large-scale circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
+                <w:t xml:space="preserve">François Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
+                <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+                <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evin</w:t>
+                <w:t xml:space="preserve">Laurent Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swen Brands</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Jourdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (9), pp.E1834-E1850. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.843-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-843-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445707v1</w:t>
+                <w:t xml:space="preserve">hal-04967671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model assessment of the role of anthropogenic aerosols in summertime climate change in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid statistical-dynamical method to translate past extreme temperature days into the future climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Terray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL112474⟩</w:t>
+              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.100785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wace.2025.100785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867901v1</w:t>
+                <w:t xml:space="preserve">hal-05131988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid statistical-dynamical method to translate past extreme temperature days into the future climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GCM Selection and Ensemble Design: Best Practices and Recommendations from the EURO-CORDEX Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sobolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boé</w:t>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Bador</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swen Brands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wace.2025.100785⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (9), pp.E1834-E1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0189.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131988v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future changes in runoff over western and central Europe: disentangling the hydrological behavior of CMIP6 models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-model assessment of the role of anthropogenic aerosols in summertime climate change in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Deman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Katragkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-16-1409-2025⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL112474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05327801v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound winter low-wind and cold events impacting the French electricity system: observed evolution and role of large-scale circulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Future changes in runoff over western and central Europe: disentangling the hydrological behavior of CMIP6 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Jourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (2), pp.843-856. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.1409-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-843-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-1409-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967671v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooler than observed sea surface could have reduced impacts of storm Alex and induced mediterranean heavy precipitation event in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -924,64 +924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling uncertainties in near-term runoff projections across Europe: the major role of atmospheric noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (7), pp.074005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1188,64 +1188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1273,334 +1273,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated assessment of past and future warming over France based on a regional observational constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple hybrid statistical–dynamical downscaling method for emulating regional climate models over Western Europe. Evaluation, application, and role of added value?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Ribes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Deman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-13-1397-2022⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.271-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06552-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815381v1</w:t>
+                <w:t xml:space="preserve">hal-04032961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple hybrid statistical–dynamical downscaling method for emulating regional climate models over Western Europe. Evaluation, application, and role of added value?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An updated assessment of past and future warming over France based on a regional observational constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Qasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mass</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61, pp.271-294. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.1397-1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06552-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-13-1397-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032961v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms behind large-scale inconsistencies between regional and global climate model-based projections over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Sabin Taranu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1777,90 +1777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the Occurrence of Heatwaves over the Euro-Mediterranean Region by the Intensity of the Atlantic Multidecadal Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Qasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Ruprich-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Mendez del Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physiological effect of CO2 on the hydrological cycle in summer over Europe and land-atmosphere interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2113,529 +2113,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Higher Spatial Atmospheric Resolution on Precipitation Extremes Over Land in Global Climate Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of multidecadal variability on high and low flows: the case of the Seine basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Baker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (13), pp.e2019JD032184. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.1611 - 1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JD032184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-1611-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908744v1</w:t>
+                <w:t xml:space="preserve">hal-02557021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large discrepancies in summer climate change over Europe as projected by global and regional climate models: causes and consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of Higher Spatial Atmospheric Resolution on Precipitation Extremes Over Land in Global Climate Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Terray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa V. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05153-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (13), pp.e2019JD032184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JD032184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908731v1</w:t>
+                <w:t xml:space="preserve">hal-02908744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleconnection Processes Linking the Intensity of the Atlantic Multidecadal Variability to the Climate Impacts over Europe in Boreal Winter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Large discrepancies in summer climate change over Europe as projected by global and regional climate models: causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0428.1⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (5-6), pp.2981-3002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05153-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908760v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multidecadal variability on high and low flows: the case of the Seine basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Teleconnection Processes Linking the Intensity of the Atlantic Multidecadal Variability to the Climate Impacts over Europe in Boreal Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Qasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (4), pp.1611 - 1631. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (7), pp.2681-2700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-24-1611-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0428.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557021v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past long-term summer warming over western Europe in new generation climate models: role of large-scale atmospheric circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes and implications of the unforeseen 2016 extreme yield loss in the breadbasket of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,51 +3175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twentieth-Century Hydrometeorological Reconstructions to Study the Multidecadal Variations of the Water Cycle Over France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,90 +3292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future summer mega-heatwave and record-breaking temperatures in a warmer France climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3452,51 +3452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Arthur Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48 (7), pp.2751-2770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3530,77 +3530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of human influence on summer record‐breaking temperatures over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (1), pp.404-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3647,51 +3647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-decadal river flow variations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), pp.691-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3725,64 +3725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on the hydrogeology of two basins in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (82), pp.2. </w:t>
@@ -4151,103 +4151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien entre circulation atmosphérique de grande échelle et canicules pour la prévision à longue échéance et l’impact du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (4), pp.67-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4306,90 +4306,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three downscaling methods in simulating the impact of climate change on the hydrology of Mediterranean basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Quintana Seguí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Volume 383 (Issues 1-2), pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4423,90 +4423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected changes in components of the hydrological cycle in French river basins during the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45, pp.W08426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4705,51 +4705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN-Seine. ARCEAU-IdF, 23, pp.80, 2025, Coffret anniversaire des 35 ans du PIREN-Seine (1989-2024), 978-2-490463-28-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4767,64 +4767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5035,90 +5035,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean Extreme Precipitation: Amplification by Warmer Sea Surface Temperatures in a Kilometer-Scale Regional Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5185,51 +5185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement global et cycle hydrologique: Une étude de régionalisation sur la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Climatologie. Université Paul Sabatier - Toulouse III, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5288,51 +5288,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du début de la période industrielle à la fin du 21ème siècle: 250 ans de variations hydroclimatiques sur la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Université Paul Sabatier (Toulouse 3), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5440,51 +5440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="166CA49D"/>
+    <w:nsid w:val="63C46D7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5671,51 +5671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2965-4721" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128840595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bo&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Katragkou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL112474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bador" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2025.100785" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1409-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jourdier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-843-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07954-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/addb66" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin G Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben B B Booth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Cox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Eyring" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-1319-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06652-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Qasmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubuisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1397-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mass" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06552-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabin Taranu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06540-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schauberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ruprich-Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0982.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac343a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03173-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908744v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Alexander" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032184" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05153-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0428.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1611-2020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valcke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab8a89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3925-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04087-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gailhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa751c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3236-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066560" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-691-2014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51475" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C6XSM7B5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00459505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00411306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007437" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC27392371248EF00BAF2EAD68D680E4521EB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02353023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2965-4721" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128840595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967671v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bador" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jourdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-843-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2025.100785" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05445707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sobolowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Brands" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0189.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04867901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bo&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Katragkou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL112474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1409-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07954-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/addb66" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749582v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin G Jones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben B B Booth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Cox" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Eyring" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-1319-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gallardo Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06652-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06552-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ribes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Qasmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubuisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-13-1397-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabin Taranu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06540-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schauberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108453" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ruprich-Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0982.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac343a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-021-03173-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1611-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa V. Alexander" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Baker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032184" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05153-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0428.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valcke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab8a89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3925-2020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04087-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL076829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gailhard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bo&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020596" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa751c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Monerie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3236-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066560" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-691-2014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00913920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0934-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP9WSWZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51475" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Cheaib" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01764.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-617SV30B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010043" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C6XSM7B5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00459505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.09.050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00411306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008WR007437" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC27392371248EF00BAF2EAD68D680E4521EB8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05416913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habets" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00256811v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02353023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>