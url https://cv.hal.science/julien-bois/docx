--- v0 (2026-03-07)
+++ v1 (2026-04-24)
@@ -627,291 +627,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022 French Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: From Continuous Alarming Conclusions to Encouraging Initiatives</w:t>
+                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Fillon</w:t>
+                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Genin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Trudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jpah.2022-0660⟩</w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (5), pp.daad140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164737v1</w:t>
+                <w:t xml:space="preserve">hal-04628402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2022 French Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: From Continuous Alarming Conclusions to Encouraging Initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">Benjamin Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trudeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (5), pp.daad140. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.664-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2022-0660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628402v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination, Implementation, and Evaluation of an Effective School-Based Intervention to Promote Physical Activity in Adolescents: A Study Protocol</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Asún-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1025,719 +1025,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
+                <w:t xml:space="preserve">Are school-based interventions promoting 24-hour movement guidelines among children? A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
+                <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien E Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Corral-Abós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
+              <w:t xml:space="preserve">Health Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (4), pp.444-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00178969231165468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350300v1</w:t>
+                <w:t xml:space="preserve">hal-05336785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are school-based interventions promoting 24-hour movement guidelines among children? A scoping review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Corral-Abós</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82 (4), pp.444-460. </w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (8), pp.1951-1968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00178969231165468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336785v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerometer-Based Physical Activity Assessment During Intermittent Conditions: Effect of Epoch Length on Energy Expenditure Estimate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">P02-01 Promoting Physical Activity in Secondary School for Health, a collaborative European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caera Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2021.1956676⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628433v1</w:t>
+                <w:t xml:space="preserve">hal-05491418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of school-based interventions targeting physical activity and sedentary time among children: a systematic review and meta-analysis of accelerometer-assessed controlled trials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerometer-Based Physical Activity Assessment During Intermittent Conditions: Effect of Epoch Length on Energy Expenditure Estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2022.10.004⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (1), pp.202-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2021.1956676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628380v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P02-01 Promoting Physical Activity in Secondary School for Health, a collaborative European project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">Effectiveness of school-based interventions targeting physical activity and sedentary time among children: a systematic review and meta-analysis of accelerometer-assessed controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodrigo-Sanjoaquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corral-Abós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+                <w:t xml:space="preserve">J. Zaragoza Casterad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caera Grady</w:t>
+                <w:t xml:space="preserve">L. Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 213, pp.147-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2022.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491418v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,90 +1784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an intervention to promote physical activity and reduce sedentary time in disadvantaged children: randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1931,77 +1931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.474-476. </w:t>
@@ -2039,90 +2039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Intervention to Promote Physical Activity and Reduce Sedentary Time in Disadvantaged Children: Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2169,77 +2169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2277,77 +2277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : les interventions combinant plusieurs actions sont-elles plus efficaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2424,64 +2424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicole Fearnbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Integrative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43, pp.101308. </w:t>
@@ -2519,77 +2519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France's 2020 Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: Results and Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maite Marie Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2770,77 +2770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : évaluation de l’efficacité des interventions uni-leviers et multi-leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3029,77 +3029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of epoch length on intensity classification and on accuracy of measurement under controlled conditions on treadmill: Towards a better understanding of accelerometer measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3146,77 +3146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Promising School-Based Intervention Programs to Promote 24-Hour Movement Guidelines among Children: Protocol for a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien E Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Zaragoza Casterad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sevil-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien E Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Generelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,329 +3668,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie du sport appliquée à la performance et à la santé tout au long de la vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teacher feedback and interactions in physical education: Effects of student gender and physical activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Decamps</w:t>
+                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Fairclough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.110.0009⟩</w:t>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.319-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336X07081799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125588v1</w:t>
+                <w:t xml:space="preserve">hal-02361516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher feedback and interactions in physical education: Effects of student gender and physical activities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stuart Fairclough</w:t>
+                <w:t xml:space="preserve">Psychologie du sport appliquée à la performance et à la santé tout au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Education Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1356336X07081799⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 110 (4), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.110.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02361516v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents' Sedentary Behaviors in Two European Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5315,77 +5315,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Fairclough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Amorose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cogérino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (8), pp.915-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5523,51 +5523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ Perceptions of Teacher Feedback and Physical Competence in Physical Education Classes: Gender Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cogérino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6489,1692 +6489,1921 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale et mode de vie : le poids de la sédentarité et des écrans, chez la population estudiantine</w:t>
+                <w:t xml:space="preserve">Comportements de mouvement &amp; santé mentale chez les étudiants universitaires : Synthèse et analyse par cluster de données européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyzée Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Castells</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
+                <w:t xml:space="preserve">Jessica Dagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Forum des transition 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPPA, Mar 2026, Pau (Université de Pau et des Pays de l'Adour), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335478v1</w:t>
+                <w:t xml:space="preserve">hal-05581770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S12-3 School-based physical activity promotion in a cross-cultural context: interventions from France and Spain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Aibar</w:t>
+                <w:t xml:space="preserve">Santé mentale et mode de vie : le poids de la sédentarité et des écrans, chez la population estudiantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyzée Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPA Conference 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2025, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208290v1</w:t>
+                <w:t xml:space="preserve">hal-05335478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Activité Physique, Sédentarité et Santé Cardiovasculaire : analyse croisée chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyzée Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Abarca-Sos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th conference of HEPA Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21e Congrès international de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Oct 2025, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350750v1</w:t>
+                <w:t xml:space="preserve">hal-05467443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review about objectively assessed school-based intervention to reduce children’s sedentary time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
+                <w:t xml:space="preserve">S12-3 School-based physical activity promotion in a cross-cultural context: interventions from France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Bachouri-Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Aibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Asún-Dieste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2PASS-4Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEPA Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEPA Europe, Sep 2023, Leuven (Louvain), Belgium. pp.290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad133.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354709v1</w:t>
+                <w:t xml:space="preserve">hal-04208290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O8-7 Do physical activity, motor skills, and attention capacities predict the academic achievement of primary school children from disadvantaged neighbourhoods? Elaboration of inference conditional trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference of HEPA Europe</w:t>
+              <w:t xml:space="preserve">11th conference of HEPA Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350772v1</w:t>
+                <w:t xml:space="preserve">hal-04350750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A systematic review about objectively assessed school-based intervention to reduce children’s sedentary time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
+              <w:t xml:space="preserve">2PASS-4Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106488v1</w:t>
+                <w:t xml:space="preserve">hal-04354709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">O8-7 Do physical activity, motor skills, and attention capacities predict the academic achievement of primary school children from disadvantaged neighbourhoods? Elaboration of inference conditional trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Conference of HEPA Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEPA Europe 2022, Aug 2022, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac094.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106483v1</w:t>
+                <w:t xml:space="preserve">hal-04350772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106481v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106486v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’activité physique et des habiletés motrices sur les capacités attentionnelles et la réussite scolaire chez des enfants d’école primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106489v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Parental Involvement in Sport Questionnaire » : un test d’invariance multi-groupe pour les comportements du père vs. de la mère</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+                <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895191v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répercussions des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques de jeunes sportifs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+                <w:t xml:space="preserve">Influence de l’activité physique et des habiletés motrices sur les capacités attentionnelles et la réussite scolaire chez des enfants d’école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Etudes de la Société Française de Psychologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896302v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le « Parental Involvement in Sport Questionnaire » : un test d’invariance multi-groupe pour les comportements du père vs. de la mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lienhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895360v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climate of mothers and fathers relative to adolescents' sport participation : A cross-sectional study based on Eccles'model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiche</w:t>
+                <w:t xml:space="preserve">Répercussions des comportements de la mère et du père sur la satisfaction et la menace des trois besoins psychologiques de jeunes sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès international ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Leuven, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Etudes de la Société Française de Psychologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681245v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lienhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress of Sport Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Berne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The climate of mothers and fathers relative to adolescents' sport participation : A cross-sectional study based on Eccles'model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Guillet-Descas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e congrès international ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Leuven, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The climate of mothers and fathers relative to adolescents’ sport participation: A cross-sectional study based on Eccles’ model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8209,51 +8438,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ième congrès international ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8263,51 +8492,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation locale de la prescription médicale d'activité physique en Nouvelle-Aquitaine : quels enjeux de justice spatiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afi Zita Lawson-Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8329,460 +8558,460 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2023 de la Société Française de Santé Publique : Santé publique et Territoires : des concepts à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physical activity and motor skills on the attentional capacities and academic achievement of primary school children in a disadvantaged neighbourhood: a longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international CAPAS-cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Huesca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervención en el medio escolar para promover la actividad física y disminuir el tiempo sedentario de niños/as de educación primaria de barrios desfavorecidos: diseño del estudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jordanas doctorales de Campus Iberus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Jaca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia de la actividad física sobre las capacidades cognitivas de los niños en educación primaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ruelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I congreso Internacional en Ciencias de la Salud y del Deporte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Huesca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived parental support and overall climate profiles by elite adolescent athletes related with their motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8837,51 +9066,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th FEPSAC European Congress of Sport Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8891,128 +9120,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs psychologiques de la performance sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Paillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimisation de la performance sportive en judo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9022,51 +9251,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of parenting practices and parental presence on children's and adolescents' pre-competitive anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9088,65 +9317,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9293,51 +9522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lim2.70037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aibar Solana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lhuisset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.10.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tardieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambonniere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2021.101308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falcinelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseph" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.12.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abarca-Sos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512515627066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Decamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1039891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916513510399" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abarca-Sos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aibar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zaragoza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Generelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2013.829127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2012.746733" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336932v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Naisseh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2013.05.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSNR2KDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalanne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delforge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903062001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Southon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faccenda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmitt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759.24.3.141" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2004.03.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.27.1.53" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200500313552" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388996v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.475.0063" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027243102237189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6B1D166F646D87EA53D8CFD20E9E7212E477966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681245v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bars" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390981v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lim2.70037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aibar Solana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lhuisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tardieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambonniere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2021.101308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falcinelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseph" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.12.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abarca-Sos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512515627066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Decamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1039891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916513510399" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abarca-Sos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aibar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zaragoza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Generelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2013.829127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2012.746733" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336932v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Naisseh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2013.05.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSNR2KDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalanne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delforge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903062001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Southon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faccenda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmitt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759.24.3.141" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2004.03.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.27.1.53" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200500313552" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388996v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.475.0063" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027243102237189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6B1D166F646D87EA53D8CFD20E9E7212E477966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05581770v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dagani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467443v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009946v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bars" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>