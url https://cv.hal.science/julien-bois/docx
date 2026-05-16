--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -627,291 +627,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
+                <w:t xml:space="preserve">2022 French Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: From Continuous Alarming Conclusions to Encouraging Initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+                <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Trudeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (7), pp.664-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jpah.2022-0660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628402v1</w:t>
+                <w:t xml:space="preserve">hal-04164737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2022 French Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: From Continuous Alarming Conclusions to Encouraging Initiatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Objectively assessed school-based intervention to reduce children’s sedentary time: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Genin</w:t>
+                <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Larras</w:t>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tardieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Trudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (7), pp.664-673. </w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (5), pp.daad140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jpah.2022-0660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daad140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164737v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination, Implementation, and Evaluation of an Effective School-Based Intervention to Promote Physical Activity in Adolescents: A Study Protocol</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Asún-Dieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1025,529 +1025,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are school-based interventions promoting 24-hour movement guidelines among children? A scoping review</w:t>
+                <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien E Bois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00178969231165468⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (8), pp.1951-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336785v1</w:t>
+                <w:t xml:space="preserve">hal-04350300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do physical activity, sedentary time, motor skills and aerobic fitness predict primary school children’s attention? Use of a data mining strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are school-based interventions promoting 24-hour movement guidelines among children? A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien E Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
+                <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Corral-Abós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (8), pp.1951-1968. </w:t>
+              <w:t xml:space="preserve">Health Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (4), pp.444-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2023.2239841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00178969231165468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350300v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P02-01 Promoting Physical Activity in Secondary School for Health, a collaborative European project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerometer-Based Physical Activity Assessment During Intermittent Conditions: Effect of Epoch Length on Energy Expenditure Estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.020⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (1), pp.202-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2021.1956676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491418v1</w:t>
+                <w:t xml:space="preserve">hal-04628433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerometer-Based Physical Activity Assessment During Intermittent Conditions: Effect of Epoch Length on Energy Expenditure Estimate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">P02-01 Promoting Physical Activity in Secondary School for Health, a collaborative European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caera Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (1), pp.202-209. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02701367.2021.1956676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628433v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of school-based interventions targeting physical activity and sedentary time among children: a systematic review and meta-analysis of accelerometer-assessed controlled trials</w:t>
               </w:r>
@@ -1667,77 +1667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,90 +1784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an intervention to promote physical activity and reduce sedentary time in disadvantaged children: randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1931,77 +1931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Activity and Health (JPAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.474-476. </w:t>
@@ -2033,321 +2033,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Intervention to Promote Physical Activity and Reduce Sedentary Time in Disadvantaged Children: Randomized Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of School Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628186v1</w:t>
+                <w:t xml:space="preserve">hal-03106123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir l’activité physique à l’école primaire pour les enfants de milieux défavorisés : enjeux, constats et propositions de leviers d’intervention efficaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effects of an Intervention to Promote Physical Activity and Reduce Sedentary Time in Disadvantaged Children: Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of School Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.454 - 462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/josh.13022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106123v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : les interventions combinant plusieurs actions sont-elles plus efficaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2424,64 +2424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicole Fearnbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Integrative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43, pp.101308. </w:t>
@@ -2519,77 +2519,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France's 2020 Report Card on Physical Activity and Sedentary Behaviors in Children and Youth: Results and Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,64 +2666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School-Based Multicomponent Intervention to Promote Physical Activity and Reduce Sedentary Time of Disadvantaged Children Aged 6-10 Years: Protocol for a Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maite Marie Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2770,77 +2770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion de l’activité physique à l’école primaire : évaluation de l’efficacité des interventions uni-leviers et multi-leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Maité Marie Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3029,77 +3029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of epoch length on intensity classification and on accuracy of measurement under controlled conditions on treadmill: Towards a better understanding of accelerometer measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3146,77 +3146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Promising School-Based Intervention Programs to Promote 24-Hour Movement Guidelines among Children: Protocol for a Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien E Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Zaragoza Casterad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sevil-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien E Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Generelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,90 +3907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents' Sedentary Behaviors in Two European Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6676,51 +6676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6771,51 +6771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique, Sédentarité et Santé Cardiovasculaire : analyse croisée chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyzée Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,51 +6892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S12-3 School-based physical activity promotion in a cross-cultural context: interventions from France and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Bachouri-Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Aibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7013,77 +7013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O7-5 School-based interventions to reduce accelerometer based children's sedentary time: presentation of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7130,90 +7130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review about objectively assessed school-based intervention to reduce children’s sedentary time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7251,64 +7251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O8-7 Do physical activity, motor skills, and attention capacities predict the academic achievement of primary school children from disadvantaged neighbourhoods? Elaboration of inference conditional trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,77 +7368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention en milieu scolaire pour promouvoir l’activité physique et diminuer le temps sédentaire chez une population d’enfants de 6-11 ans d’un quartier défavorisé : Mouv’ à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7476,77 +7476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7584,51 +7584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des liens entre l’activité physique, les habiletés motrices, les capacités attentionnelles et la réussite scolaire d’enfants d’école primaire : une approche longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7679,77 +7679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity and reducing sedentary time in disadvantaged primary schools: effectiveness of an intervention combining the socio-ecological model and the theory of self-determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7787,77 +7787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’activité physique et des habiletés motrices sur les capacités attentionnelles et la réussite scolaire chez des enfants d’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8631,77 +8631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physical activity and motor skills on the attentional capacities and academic achievement of primary school children in a disadvantaged neighbourhood: a longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8739,77 +8739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervención en el medio escolar para promover la actividad física y disminuir el tiempo sedentario de niños/as de educación primaria de barrios desfavorecidos: diseño del estudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8860,77 +8860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia de la actividad física sobre las capacidades cognitivas de los niños en educación primaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Ruelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9522,51 +9522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lim2.70037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aibar Solana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lhuisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tardieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambonniere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2021.101308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falcinelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseph" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.12.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abarca-Sos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512515627066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Decamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1039891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916513510399" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abarca-Sos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aibar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zaragoza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Generelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2013.829127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2012.746733" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336932v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Naisseh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2013.05.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSNR2KDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalanne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delforge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903062001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Southon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faccenda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmitt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759.24.3.141" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2004.03.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.27.1.53" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200500313552" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388996v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.475.0063" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027243102237189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6B1D166F646D87EA53D8CFD20E9E7212E477966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05581770v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dagani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467443v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009946v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bars" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Zita Lawson-Messan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Trijean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Royoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Bachouri-Muniesa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Verloigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juli&#225;n-Clemente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaf224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lim2.70037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Larras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tardieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2022-0660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mait&#233; Marie Bernal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trudeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daad140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia As&#250;n-Dieste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040290" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2023.2239841" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E Bois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Aibar Solana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00178969231165468" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.1956676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corral-Ab&#243;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aibar Solana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lhuisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2022.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161481v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tardieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2020-0735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lhuisset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josh.13022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chambonniere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicole Fearnbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eujim.2021.101308" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03245260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Luiggi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jpah.2021-0025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maite Marie Bernal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/17815" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7NHB6DV2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falcinelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duclos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseph" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2019.12.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456751v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Zaragoza Casterad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12229436" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lienhart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747954119873988" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sevil-Serrano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Generelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16193631" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Abarca-Sos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Juli&#225;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512515627066" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Fairclough" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Davis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X07081799" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90B7D6EB1A80441CB6B063654D4B8D25CCA13FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Decamps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.110.0009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1039891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Serres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gasnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12256" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9ZXT6FQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0013916513510399" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abarca-Sos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aibar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zaragoza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Generelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2013.829127" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2012.746733" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336932v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Naisseh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2013.05.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSNR2KDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360831v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalanne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delforge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903062001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390118v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Southon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361509v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faccenda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmitt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1015-5759.24.3.141" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amorose" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410600898095" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.057.09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.25.1.36" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brustad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2004.03.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388999v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chanal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.27.1.53" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200500313552" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trouilloud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2004.06.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388996v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.475.0063" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361547v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027243102237189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6B1D166F646D87EA53D8CFD20E9E7212E477966/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05581770v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyz&#233;e Lebas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dagani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castells" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467443v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad133.060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac094.063" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106486v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106489v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895191v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896302v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681245v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009946v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tesson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ruelloux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gernigon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bars" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>