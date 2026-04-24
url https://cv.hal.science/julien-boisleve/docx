--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -1769,433 +1769,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langrolay-sur-Rance, opulence d'une villa gallo-romaine sur les bords de la Rance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simier Bastien</w:t>
+                <w:t xml:space="preserve">Le site archéologique de la Verrerie de Trinquetaille à Arles : nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 551, p. 24-29</w:t>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), p. 70-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774545v1</w:t>
+                <w:t xml:space="preserve">hal-01774386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison de la Harpiste et son décor à Arles (Bouches-du-Rhône) : nouvelles données sur l’occupation tardo-républicaine d’&amp;lt;i&amp;gt;Arelate&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les décors peints d'époque romaine du site du Faubourg d'Arroux à Autun : observation et analyse de quelques éléments notables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66-2017, p. 215-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739735v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décors peints d'époque romaine du site du Faubourg d'Arroux à Autun : observation et analyse de quelques éléments notables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La maison de la Harpiste et son décor à Arles (Bouches-du-Rhône) : nouvelles données sur l’occupation tardo-républicaine d’&amp;lt;i&amp;gt;Arelate&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Alix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (2), pp.43-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.2185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774433v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site archéologique de la Verrerie de Trinquetaille à Arles : nouvelles données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+                <w:t xml:space="preserve">Langrolay-sur-Rance, opulence d'une villa gallo-romaine sur les bords de la Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (2), p. 70-73</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 551, p. 24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774386v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor des bâtiments romains : de la couleur, de la couleur et encore de la couleur</w:t>
               </w:r>
@@ -2650,463 +2650,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles, splendeurs des fresques antiques</w:t>
+                <w:t xml:space="preserve">Les décors peints du temple d'Izernore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 538 (décembre), pp.22-33</w:t>
+              <w:t xml:space="preserve">, 2015, 529, février 2015, p. 54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549650v1</w:t>
+                <w:t xml:space="preserve">hal-01784036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décors peints du temple d'Izernore</w:t>
+                <w:t xml:space="preserve">Arles, splendeurs des fresques antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 529, février 2015, p. 54-55</w:t>
+              <w:t xml:space="preserve">, 2015, 538 (décembre), pp.22-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784036v1</w:t>
+                <w:t xml:space="preserve">hal-01549650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izernore, retour au temple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arles, splendeurs des fresques antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Fellague</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Boislève</w:t>
+                <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.50-57</w:t>
+              <w:t xml:space="preserve">, 2015, 538, décembre 2015, p. 22-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920492v1</w:t>
+                <w:t xml:space="preserve">hal-01784035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles, splendeurs des fresques antiques</w:t>
+                <w:t xml:space="preserve">Terre et peinture à l'époque romaine. Pratiques architecturales et décoratives en Gaule romaine mises en évidence par l'analyse toichographologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 538, décembre 2015, p. 22-33</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.48-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784035v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre et peinture à l'époque romaine. Pratiques architecturales et décoratives en Gaule romaine mises en évidence par l'analyse toichographologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Izernore, retour au temple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Fellague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp.48-57</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047104v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décors peints du temple d’Izernore</w:t>
               </w:r>
@@ -3293,191 +3293,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière l'enduit l'architecture</w:t>
+                <w:t xml:space="preserve">Arles, les exceptionnels décors peints d'une grande domus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 366, novembre 2014, p. 76-77</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 527, décembre 2014, p. 21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784047v1</w:t>
+                <w:t xml:space="preserve">hal-01784040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles, les exceptionnels décors peints d'une grande domus</w:t>
+                <w:t xml:space="preserve">Derrière l'enduit l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 527, décembre 2014, p. 21-27</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 366, novembre 2014, p. 76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784040v1</w:t>
+                <w:t xml:space="preserve">hal-01784047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier bilan de la fouille de la place de la République</w:t>
               </w:r>
@@ -3945,204 +3945,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures murales romaines de la fouille du 51-53 rue de la Bretagne à Bayeux (Calvados, Basse-Normandie)</w:t>
+                <w:t xml:space="preserve">Un décor stuqué monumental du Bas-Empire à Autun (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Schütz</w:t>
+                <w:t xml:space="preserve">Claudine Allag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Coupry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4/2011, p. 159-171</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68 (2), pp.195-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782278v1</w:t>
+                <w:t xml:space="preserve">hal-01782268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un décor stuqué monumental du Bas-Empire à Autun (Saône-et-Loire)</w:t>
+                <w:t xml:space="preserve">Les peintures murales romaines de la fouille du 51-53 rue de la Bretagne à Bayeux (Calvados, Basse-Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Coupry</w:t>
+                <w:t xml:space="preserve">Grégory Schütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 68 (2), pp.195-235</w:t>
+              <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4/2011, p. 159-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782268v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques peintures murales romaines et autres éléments décoratifs à Carhaix-Vorgium (Finistère)</w:t>
               </w:r>
@@ -4223,51 +4223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures murales romaines du site du 51-53 rue de la Bretagne à Bayeux (Calvados, Basse-Nordmandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Schütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.159-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4849,230 +4849,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes sévériennes, les décors peints de la villa de Langrolay-sur-Rance (Côtes-d’Armor)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le décor de la maison au bassin tripartite, Arles - site de la Verrerie, Bouches-du-Rhône, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Chéroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e colloque de l'AFPMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPMA, Nov 2019, Nîmes, France</w:t>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association internationale pour l'Etude de la Mosaïque antique (AIEMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale pour l'Etude de la Mosaïque antique, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045036v1</w:t>
+                <w:t xml:space="preserve">hal-03843695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor de la maison au bassin tripartite, Arles - site de la Verrerie, Bouches-du-Rhône, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+                <w:t xml:space="preserve">Modes sévériennes, les décors peints de la villa de Langrolay-sur-Rance (Côtes-d’Armor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
+                <w:t xml:space="preserve">Bastien Simier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Boislève</w:t>
+                <w:t xml:space="preserve">Agnès Chéroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association internationale pour l'Etude de la Mosaïque antique (AIEMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale pour l'Etude de la Mosaïque antique, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">32e colloque de l'AFPMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPMA, Nov 2019, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843695v1</w:t>
+                <w:t xml:space="preserve">hal-04045036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre luxe et austérité : premier aperçu des décors découverts à Uzès</w:t>
               </w:r>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques : 30e colloque de l’AFPMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Arles, France. pp.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5727,64 +5727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Peintures murales et stucs d’époque romaine, une archéologie du décor. Actes du 27e colloque de l’AFPMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPMA, Nov 2015, Paris, France. pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5872,204 +5872,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitats privilégiés et cultes domestiques à Intaranum : premiers résultats de la fouille au 14 route d'Etais à Entrains-sur-Nohain (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Monier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Deyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine,études toichographologiques : Actes du 28e colloque de l'AFPMA, 20-21 novembre 2015, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPMA, Nov 2015, Bordeaux, France. p. 7-8</w:t>
+              <w:t xml:space="preserve">Journée d'Actualité Archéologique en Territoire Eduen, actes de la journée du 8 avril 2016, service archéologique de la ville d'Autun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Autun, France. p. 63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774461v1</w:t>
+                <w:t xml:space="preserve">hal-01774532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats privilégiés et cultes domestiques à Intaranum : premiers résultats de la fouille au 14 route d'Etais à Entrains-sur-Nohain (Nièvre)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Deyts</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Actualité Archéologique en Territoire Eduen, actes de la journée du 8 avril 2016, service archéologique de la ville d'Autun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Autun, France. p. 63-66</w:t>
+              <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine,études toichographologiques : Actes du 28e colloque de l'AFPMA, 20-21 novembre 2015, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPMA, Nov 2015, Bordeaux, France. p. 7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774532v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos, Pictor</w:t>
               </w:r>
@@ -6327,51 +6327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Peintures murales et stucs d'époque romaine, une archéologie du décor : Actes du 27e colloque de l'AFPMA, 21-22 novembre 2014, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPMA, Nov 2014, Toulouse, France. p. 75-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6554,342 +6554,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enduits à incrustations de coquillages d'Armorique romaine, analyse d'un style régional du IIIe s. ap. J.-C. (Bretagne, France)</w:t>
+                <w:t xml:space="preserve">Peintures murales dans une cave, 8 rue Savaron à Clermont-Ferand (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dupont</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil, Akten des XI. Internationalen Kolloquiums der AIPMA, 13-17 septembre 2010, Ephèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPMA, Sep 2010, Vienne, Autriche. p. 265-275, Tafel XCV-XCVIII</w:t>
+              <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine, révéler l'architecture par l'étude du décor : Actes du 26e colloque de l'AFPMA, 16-17 novembre 2012, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPMA, Nov 2012, Bordeaux, France. p. 179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782062v1</w:t>
+                <w:t xml:space="preserve">hal-01782415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles découvertes à Nîmes (Gard, France), 54 décors issus des fouilles du parking Jean-Jaurès et de la Percée Clérisseau</w:t>
+                <w:t xml:space="preserve">Marque d'atelier ou style régional à Bliesbruck-Reinheim (Moselle, France) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Antike Malerei zwischen Lokalstil und Zeitstil, Akten des XI. Internationalen Kolloquiums der AIPMA, 13-17 septembre 2010, Ephèse,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPMA, Sep 2010, Vienne, Autriche. p. 657-662, Tafel CLXXXVII-CLXXXVIII</w:t>
+              <w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil, Akten des XI. Internationalen Kolloquiums der AIPMA, 13-17 septembre 2010, Ephèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPMA, Sep 2010, Vienne, Autriche. p. 951-655, Tafel CLXXXVI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781930v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marque d'atelier ou style régional à Bliesbruck-Reinheim (Moselle, France) ?</w:t>
+                <w:t xml:space="preserve">Les enduits à incrustations de coquillages d'Armorique romaine, analyse d'un style régional du IIIe s. ap. J.-C. (Bretagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antike Malerei zwischen Lokalstil und Zeitstil, Akten des XI. Internationalen Kolloquiums der AIPMA, 13-17 septembre 2010, Ephèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AIPMA, Sep 2010, Vienne, Autriche. p. 951-655, Tafel CLXXXVI</w:t>
+              <w:t xml:space="preserve">, AIPMA, Sep 2010, Vienne, Autriche. p. 265-275, Tafel XCV-XCVIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781950v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peintures murales dans une cave, 8 rue Savaron à Clermont-Ferand (Puy-de-Dôme)</w:t>
+                <w:t xml:space="preserve">Nouvelles découvertes à Nîmes (Gard, France), 54 décors issus des fouilles du parking Jean-Jaurès et de la Percée Clérisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine, révéler l'architecture par l'étude du décor : Actes du 26e colloque de l'AFPMA, 16-17 novembre 2012, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPMA, Nov 2012, Bordeaux, France. p. 179-186</w:t>
+              <w:t xml:space="preserve"> Antike Malerei zwischen Lokalstil und Zeitstil, Akten des XI. Internationalen Kolloquiums der AIPMA, 13-17 septembre 2010, Ephèse,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPMA, Sep 2010, Vienne, Autriche. p. 657-662, Tafel CLXXXVII-CLXXXVIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782415v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitations de marbres du forum de Vieux (Calvados, France), quelques particularités de la seconde moitié du IIe s. ap. J.-C.</w:t>
               </w:r>
@@ -8515,51 +8515,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques</w:t>
+                <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques. Actes du 31e colloque de l’Association Française pour la Peinture Murale Antique (Troyes, 23 et 24 novembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
@@ -8715,51 +8715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Territoire Éduen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Audrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,64 +9164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Guimier-Sorbets; Amina-Aïcha Malek; Daniel Istria; Matthieu Poux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mosaïque en contexte. XVe colloque de l Association internationale pour l étude de la mosaïque antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9442,593 +9442,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment 6</w:t>
+                <w:t xml:space="preserve">Rennes, couvent des Jacobins. Le décor voûté d’une galerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Simier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chéroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Boislève; Mathilde Carrive; Florence Monier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques et des Leuques, Ier-IIIe siècle p.C. Agglomérations et villae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Ausonius, pp.140-141, 2022, Pictor, collection de l'AFPMA, 978-2-35613-483-7</w:t>
+              <w:t xml:space="preserve">Peintures et stucs d’époque romaine : Études toichographologiques. Colloque de Nîmes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-86, 2022, Pictor 11, 9782356135186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047071v1</w:t>
+                <w:t xml:space="preserve">hal-04128223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennes, couvent des Jacobins. Le décor voûté d’une galerie</w:t>
+                <w:t xml:space="preserve">Le bâtiment 5, groupe 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Julien Boislève; Mathilde Carrive; Florence Monier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures et stucs d’époque romaine : Études toichographologiques. Colloque de Nîmes.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-86, 2022, Pictor 11, 9782356135186</w:t>
+              <w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques et des Leuques, Ier-IIIe siècle p.C. Agglomérations et villae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Ausonius, pp.144-145, 2022, Pictor, collection de l'AFPMA, 978-2-35613-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128223v1</w:t>
+                <w:t xml:space="preserve">hal-04047073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment 5, groupe 4</w:t>
+                <w:t xml:space="preserve">Le bâtiment 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques et des Leuques, Ier-IIIe siècle p.C. Agglomérations et villae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 10, Ausonius, pp.144-145, 2022, Pictor, collection de l'AFPMA, 978-2-35613-483-7</w:t>
+              <w:t xml:space="preserve">, 10, Ausonius, pp.140-141, 2022, Pictor, collection de l'AFPMA, 978-2-35613-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047073v1</w:t>
+                <w:t xml:space="preserve">hal-04047071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bliesbruck - L’agglomération antique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bâtiment I, puits 62</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.103-162, 2022, Pictor 10, 978-2-35613-483-7</w:t>
+              <w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques et des Leuques, Ier-IIIe siècle p.C. Agglomérations et villae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Ausonius, pp.130-133, 2022, Pictor, collection de l'AFPMA, 978-2-35613-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128265v1</w:t>
+                <w:t xml:space="preserve">hal-04047020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble dont la localisation est indéterminée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques et des Leuques, Ier-IIIe siècle p.C. Agglomérations et villae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Ausonius, pp.139-140, 2022, Pictor, collection de l'AFPMA, 978-2-35613-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment I, puits 62</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bliesbruck - L’agglomération antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Heckenbenner; Magali Mondy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les décors peints et stuqués dans la cité des Médiomatriques et des Leuques, Ier-IIIe siècle p.C. Agglomérations et villae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Ausonius, pp.130-133, 2022, Pictor, collection de l'AFPMA, 978-2-35613-483-7</w:t>
+              <w:t xml:space="preserve">Les décors peints et stuqués dans les cités des Médiomatriques et des Leuques, I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle p.C., II. Agglomération et </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">villae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.103-162, 2022, Pictor 10, 978-2-35613-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047020v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâtiment 5, corridor pièce 6, groupe 1</w:t>
               </w:r>
@@ -10445,51 +10445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier &amp;lt;em&amp;gt;instrumentum&amp;lt;/em&amp;gt; du puits 1515 du site du “Faubourg d’Arroux” à Autun (71)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10888,77 +10888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles, enclos de la Verrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11067,350 +11067,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor des bâtiments romains : de la couleur, de la couleur et encore de la couleur</w:t>
+                <w:t xml:space="preserve">Étude des enduits peints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Sieurac et A. Genot. </w:t>
+              <w:t xml:space="preserve">RABASTÉ (C),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arelate </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, tome 5, ed. 100Bulles, p. 56-61., 2016, Hortensis</w:t>
+              <w:t xml:space="preserve">Champagne-Ardenne, Marne, Reims, 72 rue Ponsardin- 13 rue Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, RFO ; Inrap GEN, pp.214-267, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777615v1</w:t>
+                <w:t xml:space="preserve">hal-01549652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor peint dans la construction monumentale gallo-romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arles, Verrerie de Trinquetaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la romaine, résidence privée et construction publique en Gaule du Nord, catalogue d'exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéa, Louvres, p. 142-144., 2016</w:t>
+              <w:t xml:space="preserve">Bilan scientifique régional de la région Provence-Alpes-Côte d’Azur 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 90-92., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777607v1</w:t>
+                <w:t xml:space="preserve">hal-01777617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des enduits peints</w:t>
+                <w:t xml:space="preserve">Le décor peint dans la construction monumentale gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champagne-Ardenne, Marne, Reims, 72 rue Ponsardin- 13 rue Diderot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, RFO ; Inrap GEN, pp.214-267, 2016</w:t>
+              <w:t xml:space="preserve">À la romaine, résidence privée et construction publique en Gaule du Nord, catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéa, Louvres, p. 142-144., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549652v1</w:t>
+                <w:t xml:space="preserve">hal-01777607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles, Verrerie de Trinquetaille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le décor des bâtiments romains : de la couleur, de la couleur et encore de la couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Sieurac et A. Genot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique régional de la région Provence-Alpes-Côte d’Azur 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 90-92., 2016</w:t>
+              <w:t xml:space="preserve">Arelate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 5, ed. 100Bulles, p. 56-61., 2016, Hortensis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777617v1</w:t>
+                <w:t xml:space="preserve">hal-01777615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor peint dans la construction monumentale gallo-romaine</w:t>
               </w:r>
@@ -11678,100 +11678,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor peint du sanctuaire de Trémonteix (Puy-de-Dôme)</w:t>
+                <w:t xml:space="preserve">Les enduits peints de l'aile nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dieux merci ! Sanctuaires, dévôts et offrandes en Gaule romaine, catalogue d'exposition, musée d'Argentomagus, 27 juin - 7 décembre 2014, Saint-Marcel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 36-37., 2014</w:t>
+              <w:t xml:space="preserve">Sous le regard de Neptune, exposition, musée archéologique de Nîmes, 9 juillet - 9 novembre 2014, Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p 24-27., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781267v1</w:t>
+                <w:t xml:space="preserve">hal-01781266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes sur le site de la Verrerie à Arles : de remarquables peintures murales de deuxième style pompéien</w:t>
               </w:r>
@@ -11783,51 +11779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Dardenay et P. Capus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empire de la couleur. De Pompéi au sud des Gaules, exposition, Musée Saint-Raymond, 15 novembre 2014 - 22 mars 2015, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, musée saint-Raymond, pp.I-V, 2014</w:t>
@@ -11850,96 +11846,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enduits peints de l'aile nord</w:t>
+                <w:t xml:space="preserve">Le décor peint du sanctuaire de Trémonteix (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Fauduet (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sous le regard de Neptune, exposition, musée archéologique de Nîmes, 9 juillet - 9 novembre 2014, Nîmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p 24-27., 2014</w:t>
+              <w:t xml:space="preserve">Dieux merci ! Sanctuaires, dévôts et offrandes en Gaule romaine, catalogue d'exposition, musée d'Argentomagus, 27 juin - 7 décembre 2014, Saint-Marcel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 36-37., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781266v1</w:t>
+                <w:t xml:space="preserve">hal-01781267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décors peints d’époque romaine sur le site de Trémonteix à Clermont-Ferrand</w:t>
               </w:r>
@@ -12495,51 +12495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles : Verrerie de Trinquetaille [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rothé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12959,51 +12959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13051,51 +13051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), 35 rue Rouget de Lisle : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13508,241 +13508,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’établissement littoral de Saint-Martin-le-Bas à Gruissan (Aude). Rapport final d'opération triannuelle de fouille archéologique programmée (2017-2019), PCR &amp;quot;Les ports antiques de Narbonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa de « Sur les Vaux » à Langrolay-sur-Rance, Rapport d’opération, fouille archéologique, Volume 2 : étude toichographologique et catalogue des plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duperron</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR5140 ASM / SRA Occitanie. 2019</w:t>
+                <w:t xml:space="preserve">A. Cherroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, Cesson-Sévigné. 2019, 424 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047219v1</w:t>
+                <w:t xml:space="preserve">hal-02877626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de « Sur les Vaux » à Langrolay-sur-Rance, Rapport d’opération, fouille archéologique, Volume 2 : étude toichographologique et catalogue des plaques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’établissement littoral de Saint-Martin-le-Bas à Gruissan (Aude). Rapport final d'opération triannuelle de fouille archéologique programmée (2017-2019), PCR &amp;quot;Les ports antiques de Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cherroux</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest, Cesson-Sévigné. 2019, 424 p</w:t>
+                <w:t xml:space="preserve">Alain Casenove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR5140 ASM / SRA Occitanie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877626v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ris-Orangis (Essonne), futur grand stade de rugby (site de l'ancien hippodrome d'Evry) : rapport de fouille</w:t>
               </w:r>
@@ -14368,51 +14368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.boisleve@inrap.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.academia.edu/BoisleveJulienPeinture" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616789v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pascal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Roth&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2368" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.4.2011.10751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Labaune-Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Deyts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782062v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Provost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vibert-Guigue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/pictor/4000-peintures-et-stucs-d-epoque-romaine-etudes-toichographologiques-colloque-de-nimes.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/pictor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01916973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549249v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932067v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047071v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047070v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047164v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047189v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01791420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777615v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549652v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549654v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763359v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774500v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Delozanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherroux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.boisleve@inrap.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.academia.edu/BoisleveJulienPeinture" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616789v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pascal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Roth&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2368" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.4.2011.10751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Labaune-Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774532v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Deyts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Provost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vibert-Guigue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/pictor/4000-peintures-et-stucs-d-epoque-romaine-etudes-toichographologiques-colloque-de-nimes.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/pictor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01916973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549249v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932067v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047071v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047164v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047189v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01791420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549654v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781267v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763359v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774500v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Delozanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherroux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>