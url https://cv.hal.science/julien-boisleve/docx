--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -5872,204 +5872,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats privilégiés et cultes domestiques à Intaranum : premiers résultats de la fouille au 14 route d'Etais à Entrains-sur-Nohain (Nièvre)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Deyts</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Actualité Archéologique en Territoire Eduen, actes de la journée du 8 avril 2016, service archéologique de la ville d'Autun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Autun, France. p. 63-66</w:t>
+              <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine,études toichographologiques : Actes du 28e colloque de l'AFPMA, 20-21 novembre 2015, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPMA, Nov 2015, Bordeaux, France. p. 7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774532v1</w:t>
+                <w:t xml:space="preserve">hal-01774461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitats privilégiés et cultes domestiques à Intaranum : premiers résultats de la fouille au 14 route d'Etais à Entrains-sur-Nohain (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Monier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Deyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures murales et stucs d'époque romaine,études toichographologiques : Actes du 28e colloque de l'AFPMA, 20-21 novembre 2015, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPMA, Nov 2015, Bordeaux, France. p. 7-8</w:t>
+              <w:t xml:space="preserve">Journée d'Actualité Archéologique en Territoire Eduen, actes de la journée du 8 avril 2016, service archéologique de la ville d'Autun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Autun, France. p. 63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774461v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos, Pictor</w:t>
               </w:r>
@@ -7184,191 +7184,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">La Maison au Grand Péristyle à Aregenua (Vieux - Calvados), une relecture du programme décoratif peint et stuqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graziella Tendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décor des édifices publics civils et religieux en Gaule durant l'antiquité, Ier-IVe siècle : peinture, mosaïque, stuc et décor architectonique, Actes du colloque de Caen, 7-8 avril 2011 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SDAC, Apr 2011, Chauvigny-Caen, France. p. 11-12</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Chauvigny-Caen, France. p. 135-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782087v1</w:t>
+                <w:t xml:space="preserve">hal-01782119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison au Grand Péristyle à Aregenua (Vieux - Calvados), une relecture du programme décoratif peint et stuqué</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Tendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décor des édifices publics civils et religieux en Gaule durant l'antiquité, Ier-IVe siècle : peinture, mosaïque, stuc et décor architectonique, Actes du colloque de Caen, 7-8 avril 2011 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Chauvigny-Caen, France. p. 135-154</w:t>
+              <w:t xml:space="preserve">, SDAC, Apr 2011, Chauvigny-Caen, France. p. 11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782119v1</w:t>
+                <w:t xml:space="preserve">hal-01782087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement et décor de la curie du forum d’Aregenua (Vieux, Calvados)</w:t>
               </w:r>
@@ -7823,217 +7823,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stucs de la villa maritima de Mané-Véchen, anciennes découvertes et nouveaux décors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture et décor d'une &amp;quot;domus&amp;quot; dans le quartier sud-ouest de Nîmes durant le Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Provost</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décor et architecture en Gaule entre l’Antiquité et le haut Moyen-Âge : mosaïque, peinture, stuc…, Actes du colloque de Toulouse, 9-12 octobre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. p. 539-552</w:t>
+              <w:t xml:space="preserve">Colloque international "Décor et architecture en Gaule (entre l'Antiquité et la Haut Moyen-Âge) : mosaïque, peinture, stuc", Toulouse, 9-12 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France. 795 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782065v1</w:t>
+                <w:t xml:space="preserve">hal-03068523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et décor d'une &amp;quot;domus&amp;quot; dans le quartier sud-ouest de Nîmes durant le Haut-Empire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stucs de la villa maritima de Mané-Véchen, anciennes découvertes et nouveaux décors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Décor et architecture en Gaule (entre l'Antiquité et la Haut Moyen-Âge) : mosaïque, peinture, stuc", Toulouse, 9-12 octobre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France. 795 p</w:t>
+              <w:t xml:space="preserve">Décor et architecture en Gaule entre l’Antiquité et le haut Moyen-Âge : mosaïque, peinture, stuc…, Actes du colloque de Toulouse, 9-12 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. p. 539-552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068523v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de pots à pigments sur le forum d’Aregenua (Vieux, Calvados)</w:t>
               </w:r>
@@ -14368,51 +14368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.boisleve@inrap.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.academia.edu/BoisleveJulienPeinture" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616789v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pascal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Roth&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2368" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.4.2011.10751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Labaune-Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774532v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Deyts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782119v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Provost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vibert-Guigue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/pictor/4000-peintures-et-stucs-d-epoque-romaine-etudes-toichographologiques-colloque-de-nimes.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/pictor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01916973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549249v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932067v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047071v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047164v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047189v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01791420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549654v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781267v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763359v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774500v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Delozanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherroux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.boisleve@inrap.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.academia.edu/BoisleveJulienPeinture" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616789v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047095v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pascal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Roth&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.2368" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549596v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.4.2011.10751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Tendron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Labaune-Jean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01784049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763354v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Simier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guimier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774461v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Deyts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dardenay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070222v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Chuniaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781953v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jardel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782413v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782119v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01782087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Provost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vibert-Guigue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/pictor/4000-peintures-et-stucs-d-epoque-romaine-etudes-toichographologiques-colloque-de-nimes.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/pictor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01916973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/catalogue?coll=Pictor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Audrouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chevassu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549249v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00939190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932067v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05096459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/la-mosaique-en-contexte-anne-marie-guimier-sorbets" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047074v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047071v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frenzel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208668v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047164v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047175v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047189v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01791420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549652v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777607v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549654v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781266v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781265v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781267v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781919v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763359v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774500v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549297v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782394v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Delozanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherroux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047219v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duperron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Aloisi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Casenove" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095404v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdareau Iris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>