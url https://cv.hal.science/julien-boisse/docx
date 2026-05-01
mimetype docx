--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -917,274 +917,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic strain field analysis in a woven composite using a spectral solver and 3D-DIC measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy development during HDPE necking studied at the microscale with in situ continuous 1D SAXS scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisse</w:t>
+                <w:t xml:space="preserve">Ana Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 160, pp.604-612. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (2), pp.170-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.24527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943695v1</w:t>
+                <w:t xml:space="preserve">hal-01652805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy development during HDPE necking studied at the microscale with in situ continuous 1D SAXS scans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic strain field analysis in a woven composite using a spectral solver and 3D-DIC measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (2), pp.170-181. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 160, pp.604-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.24527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652805v1</w:t>
+                <w:t xml:space="preserve">hal-01943695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field approaches of bone remodeling based on TIP</w:t>
               </w:r>
@@ -2179,51 +2179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mechanical Study of a Glass Fabric-Thermoplastic Resin Composite: 3D-DIC and X-ray tomographic observations explained by numerical simulations based on a spectral solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2738,122 +2738,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une microstructure sphérolitique hétérogène</w:t>
+                <w:t xml:space="preserve">Présentation d’un outil logiciel de DMA virtuelle pour la modélisation des composites à constituants polymères viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier séminaire de la fédération GE@2M (Grand Est Mécanique Matériaux), conférence en distanciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, NANCY, France</w:t>
+              <w:t xml:space="preserve">17ème Journées Scientifiques GFP (Groupement Français d’Etudes &amp; d’Applications des Polymères) - Section Est / FRMNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810156v1</w:t>
+                <w:t xml:space="preserve">hal-03807521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of spherulitic semi-crystalline polymers: phase field – mechanic coupling</w:t>
               </w:r>
@@ -2928,109 +2915,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un outil logiciel de DMA virtuelle pour la modélisation des composites à constituants polymères viscoélastiques</w:t>
+                <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une microstructure sphérolitique hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées Scientifiques GFP (Groupement Français d’Etudes &amp; d’Applications des Polymères) - Section Est / FRMNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Premier séminaire de la fédération GE@2M (Grand Est Mécanique Matériaux), conférence en distanciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807521v1</w:t>
+                <w:t xml:space="preserve">hal-03810156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une Microstructure Sphérolitique Hétérogène</w:t>
               </w:r>
@@ -3213,234 +3213,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensions du code parallèle AMITEX_FFTP à la mécanique non-locale et aux couplages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual DMA performed on heterogeneous microstructures with FFT-spectral solver: Application to an amorphous glassy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824592v1</w:t>
+                <w:t xml:space="preserve">hal-02456512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual DMA performed on heterogeneous microstructures with FFT-spectral solver: Application to an amorphous glassy system</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extensions du code parallèle AMITEX_FFTP à la mécanique non-locale et aux couplages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Boioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456512v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Remodeling from the Perspective of the Phase Field method</w:t>
               </w:r>
@@ -3848,489 +3848,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation des champs de déformation dans un composite matrice thermoplastique - taffetas fibres de verre : mesures par corrélation d’image 3D et simulations numériques par solveur spectral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’évolution de la microstructure en chaque point matériel d’une éprouvette en PEHD déformée en traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 27 : DEformation des POlymères Solides 27ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870666v1</w:t>
+                <w:t xml:space="preserve">hal-03870674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’évolution de la microstructure en chaque point matériel d’une éprouvette en PEHD déformée en traction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texturation des champs de déformation dans un composite matrice thermoplastique - taffetas fibres de verre : mesures par corrélation d’image 3D et simulations numériques par solveur spectral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 27 : DEformation des POlymères Solides 27ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870674v1</w:t>
+                <w:t xml:space="preserve">hal-03870666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ continuous 1D/2D synchrotron SAXS scans to study the kinematics of plastic instability in SCP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude in-situ des instabilités plastiques dans les polymères semi-cristallins par balayage SAXS continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465395v1</w:t>
+                <w:t xml:space="preserve">hal-02506338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in-situ des instabilités plastiques dans les polymères semi-cristallins par balayage SAXS continu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ continuous 1D/2D synchrotron SAXS scans to study the kinematics of plastic instability in SCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Andre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, lille, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506338v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations based on a spectral solver for multiscale modelling of a glass fabric-thermoplastic resin composite: validation through 3d-DIC measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4394,51 +4394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mechanical Study of a Glass Fabric-Thermoplastic Resin Composite: 3D-DIC and X-ray tomographic observations explained by numerical simulations based on a spectral solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4578,325 +4578,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self trapping and trap mutation in bulk tungsten: a DFT and Molecular Dynamics investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisse</w:t>
+                <w:t xml:space="preserve">Atomic kinetic Monte Carlo modeling of multi-component Fe dilute alloys under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Domain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Chiapetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoD-PMI 2015, 1st International workshop on Models and Data for Plasma-Material Interaction in Fusion Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.56 - 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/snamc/201401311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870711v1</w:t>
+                <w:t xml:space="preserve">hal-01828037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic kinetic Monte Carlo modeling of multi-component Fe dilute alloys under irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. de Backer</w:t>
+                <w:t xml:space="preserve">Self trapping and trap mutation in bulk tungsten: a DFT and Molecular Dynamics investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chiapetto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrée de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MoD-PMI 2015, 1st International workshop on Models and Data for Plasma-Material Interaction in Fusion Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828037v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self trapping and trap mutation of He in W – an atomic simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS : Conférence internationale du Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5029,77 +5029,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Self trapping and Trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Computational Science and Engineering Conference (ICSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5137,77 +5137,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Joint ICTP-IAEA Conference on Models and Data for Plasma-Material Interaction in Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Trieste,, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5245,77 +5245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM 2014 : The 7th International Conference on Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berkeley / San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5334,398 +5334,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental study of spatial effects in 800 keV 3He implantation in W</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Trap mutation phenomena in tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Juslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.F. Barthe</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ortiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisse</w:t>
+                <w:t xml:space="preserve">T. Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 2013 Fusion modeling program WorkShop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870748v1</w:t>
+                <w:t xml:space="preserve">hal-03870772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trap mutation phenomena in tungsten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of radiation response of materials at small length scale: irradiated tungsten and trap mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Juslin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">M.F. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA 2013 Fusion modeling program WorkShop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">2013 MRS Fall Meeting &amp; Exhibit, Symposium ZZ on “Nanostructured Materials in Extreme Environments”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870772v1</w:t>
+                <w:t xml:space="preserve">hal-03870738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of radiation response of materials at small length scale: irradiated tungsten and trap mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Theoretical and Experimental study of spatial effects in 800 keV 3He implantation in W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 MRS Fall Meeting &amp; Exhibit, Symposium ZZ on “Nanostructured Materials in Extreme Environments”,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Boston, United States</w:t>
+              <w:t xml:space="preserve">IEA 2013 Fusion modeling program WorkShop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870738v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field emission from atomically thin edges of reduced graphene oxide</w:t>
               </w:r>
@@ -7185,77 +7185,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self trapping and trap mutation of He in tungsten: A DFT and Molecular Dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSIRES 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7434,149 +7434,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par champ de phase de la cinétique de précipitation dans les alliages Ni-Al, Al-Sc et Al-Zr-Sc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Rouen, 2008. Français. </w:t>
+              <w:t xml:space="preserve">Matériaux. Université de Rouen, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00649319v1</w:t>
+                <w:t xml:space="preserve">tel-01486093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par champ de phase de la cinétique de précipitation dans les alliages Ni-Al, Al-Sc et Al-Zr-Sc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matériaux. Université de Rouen, 2008. Français. </w:t>
+              <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Rouen, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01486093v1</w:t>
+                <w:t xml:space="preserve">tel-00649319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7652,51 +7652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83DDA070"/>
+    <w:nsid w:val="EFAD9AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7883,51 +7883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2939-3154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131846280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562362v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schiavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.X. Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Korzhavyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.076" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Boufaida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01270141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnet-2015-0048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23790" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F01P1GV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen G Khachaturyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX3JWD6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisato Yamaguchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Murakami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Eda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fujita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Guan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201043a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS2D5SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hoffmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Nahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Rastin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807521v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bachir Seck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Boioli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16348.03209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapetto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201401311" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Juslin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaguchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murakami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Khachaturyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Certain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01486093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2939-3154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131846280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562362v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schiavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.X. Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Korzhavyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.076" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Boufaida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01270141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnet-2015-0048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23790" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F01P1GV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen G Khachaturyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX3JWD6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisato Yamaguchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Murakami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Eda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fujita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Guan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201043a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS2D5SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hoffmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Nahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Rastin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bachir Seck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Boioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16348.03209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201401311" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Juslin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaguchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murakami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Khachaturyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Certain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01486093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>