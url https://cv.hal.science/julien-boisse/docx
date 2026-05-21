--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -156,1892 +156,2026 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of processing conditions on the properties of vitrimerized polybutylene terephthalate prepared by reactive extrusion</w:t>
+                <w:t xml:space="preserve">Flow-induced orientation and stress-induced reorientation of semicrystalline PBT-based vitrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin-Arthur Aimé Q.-A. Poutrel POUTREL</w:t>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kmo</w:t>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cohadon</w:t>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
+                <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rouzière</w:t>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 225, pp.110820. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 70 (4), pp.831-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/8.0001141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579451v1</w:t>
+                <w:t xml:space="preserve">hal-05626547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms in PBT at elevated temperatures</w:t>
+                <w:t xml:space="preserve">Effect of processing conditions on the properties of vitrimerized polybutylene terephthalate prepared by reactive extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Farge</w:t>
+                <w:t xml:space="preserve">Quentin-Arthur Aimé Q.-A. Poutrel POUTREL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Tournilhac</w:t>
+                <w:t xml:space="preserve">R. Kmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+                <w:t xml:space="preserve">A. Cohadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">S. Rouzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106774⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 225, pp.110820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982510v2</w:t>
+                <w:t xml:space="preserve">hal-04579451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FFT solver used for virtual Dynamic Mechanical Analysis experiments: Application to a glassy/amorphous system and to a particulate composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation mechanisms in PBT at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisse</w:t>
+                <w:t xml:space="preserve">Francois Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6450⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.106774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562362v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field approach for bone remodeling based on a second-gradient model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Ganghoffer</w:t>
+                <w:t xml:space="preserve">An FFT solver used for virtual Dynamic Mechanical Analysis experiments: Application to a glassy/amorphous system and to a particulate composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rahouadj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Schiavi</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.02.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506218v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562362v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological instability of iron-rich precipitates in Cu Fe Co alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A phase field approach for bone remodeling based on a second-gradient model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ganghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.X. Chen</w:t>
+                <w:t xml:space="preserve">R. Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Korzhavyi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943679v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Digital Image Correlation to study the effect of temperature on the development of plastic instabilities in a semi-crystalline polymer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological instability of iron-rich precipitates in Cu Fe Co alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Korzhavyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.076⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938885v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy development during HDPE necking studied at the microscale with in situ continuous 1D SAXS scans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Use of Digital Image Correlation to study the effect of temperature on the development of plastic instabilities in a semi-crystalline polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.24527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652805v1</w:t>
+                <w:t xml:space="preserve">hal-01938885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic strain field analysis in a woven composite using a spectral solver and 3D-DIC measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
+                <w:t xml:space="preserve">Anisotropy development during HDPE necking studied at the microscale with in situ continuous 1D SAXS scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.10.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (2), pp.170-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943695v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field approaches of bone remodeling based on TIP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscopic strain field analysis in a woven composite using a spectral solver and 3D-DIC measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Equilibrium Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jnet-2015-0048⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 160, pp.604-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270141v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-angle X-ray scattering study of the lamellar/fibrillar transition for a semi-crystalline polymer deformed in tension in relation with the evolution of volume strain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phase field approaches of bone remodeling based on TIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (20), pp.1470-1480. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Equilibrium Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.49-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jnet-2015-0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01943693v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide-angle X-ray scattering study of the lamellar/fibrillar transition for a semi-crystalline polymer deformed in tension in relation with the evolution of volume strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boisse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.02.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (20), pp.1470-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486154v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the self trapping of helium and the trap mutation in tungsten using DFT and empirical potentials based on DFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boisse</w:t>
+                <w:t xml:space="preserve">Modelling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Backer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Becquart</w:t>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (20), pp.2374-2386. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 455 (1-3), pp.10 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2014.258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943690v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale modeling of nanostructure formation in Fe–Ga alloys with giant magnetostriction: Cascade ordering and decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling of the self trapping of helium and the trap mutation in tungsten using DFT and empirical potentials based on DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armen G Khachaturyan</w:t>
+                <w:t xml:space="preserve">A. de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (20), pp.2374-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2014.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486131v1</w:t>
+                <w:t xml:space="preserve">hal-01943690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Emission from Atomically Thin Edges of Reduced Graphene Oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-scale modeling of nanostructure formation in Fe–Ga alloys with giant magnetostriction: Cascade ordering and decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisato Yamaguchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armen G Khachaturyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn201043a⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (7), pp.2656-2668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486098v1</w:t>
+                <w:t xml:space="preserve">hal-01486131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Field Emission from Atomically Thin Edges of Reduced Graphene Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisato Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhisa Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goki Eda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp.4945 - 4952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn201043a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phase-field simulation of coarsening of γ precipitates in an ordered γ′ matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (18), pp.6151-6158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2051,244 +2185,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Approaches for Dynamic Mechanical Analysis of Viscoelastic Fiber Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Nahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Rastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaël Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mechanical Study of a Glass Fabric-Thermoplastic Resin Composite: 3D-DIC and X-ray tomographic observations explained by numerical simulations based on a spectral solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2298,4572 +2432,4572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMA virtuelle sur microstructures composites viscoélastiques réelles, issues d'imagerie en tomographie x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des composites viscoélastiques par les approches de type ARX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation du PBT et de vitrimères à base PBT obtenus par moulage/injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEformation des POlymères Solides 31ème édition (DEPOS 31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des composites viscoélastiques par les approches de type ARX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2023 (JNC23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d’un outil logiciel de DMA virtuelle pour la modélisation des composites à constituants polymères viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journées Scientifiques GFP (Groupement Français d’Etudes &amp; d’Applications des Polymères) - Section Est / FRMNGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of spherulitic semi-crystalline polymers: phase field – mechanic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Congress 14th World Congress on Computational Mechanics (WCCM) &amp; European Community on Computational Methods in Applied Sciences (ECCOMAS) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une microstructure sphérolitique hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier séminaire de la fédération GE@2M (Grand Est Mécanique Matériaux), conférence en distanciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation dans les Polymères Semi-Cristallins à partir d’une Microstructure Sphérolitique Hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Bachir Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 30 : DEformation des POlymères Solides 30ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMA virtuelle sur matériaux hétérogènes : une aide aux développements de modèles d’homogénéisation en viscoélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales sur les Composites (JNC 22), conférence virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual DMA performed on heterogeneous microstructures with FFT-spectral solver: Application to an amorphous glassy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Colloquium on Theoretical and Experimental Micro-Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions du code parallèle AMITEX_FFTP à la mécanique non-locale et aux couplages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Boioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone Remodeling from the Perspective of the Phase Field method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ganghoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 8th International China-Europe Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wuhan, China. pp.77-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/BHR190026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic behaviour of heterogeneous materials: extension of CraFT software to harmonic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Multiscale Material Modeling (MMM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic behaviour of heterogeneous materials studied thanks to an extension of CraFT software in harmonic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM - ECFD 2018, 6th European Conference on Computational Mechanics (Solid, Structures and Coupled Problems) ECCM 6, 7th European Conference on Computational Fluid Dynamics ECFD 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic instability induced formation of petal-like shaped iron precipitates in Cu-Fe-Co Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaixuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Korzhavyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Engineering Science (SES) 55</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.16348.03209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’évolution de la microstructure en chaque point matériel d’une éprouvette en PEHD déformée en traction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Farge</w:t>
+                <w:t xml:space="preserve">Texturation des champs de déformation dans un composite matrice thermoplastique - taffetas fibres de verre : mesures par corrélation d’image 3D et simulations numériques par solveur spectral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 27 : DEformation des POlymères Solides 27ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870674v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturation des champs de déformation dans un composite matrice thermoplastique - taffetas fibres de verre : mesures par corrélation d’image 3D et simulations numériques par solveur spectral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’évolution de la microstructure en chaque point matériel d’une éprouvette en PEHD déformée en traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 27 : DEformation des POlymères Solides 27ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870666v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in-situ des instabilités plastiques dans les polymères semi-cristallins par balayage SAXS continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ continuous 1D/2D synchrotron SAXS scans to study the kinematics of plastic instability in SCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations based on a spectral solver for multiscale modelling of a glass fabric-thermoplastic resin composite: validation through 3d-DIC measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium 569: Multiscale Modeling of Textile and Fibrous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mechanical Study of a Glass Fabric-Thermoplastic Resin Composite: 3D-DIC and X-ray tomographic observations explained by numerical simulations based on a spectral solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Boufaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farge Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS 19 2016 : International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A whole picture of micromechanisms of deformation of a SemiCrystalline Polymer from the nm to the mm scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTDM 2016 : The 10th International Conference on Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic kinetic Monte Carlo modeling of multi-component Fe dilute alloys under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chiapetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA + MC 2013 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.56 - 60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/snamc/201401311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self trapping and trap mutation in bulk tungsten: a DFT and Molecular Dynamics investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoD-PMI 2015, 1st International workshop on Models and Data for Plasma-Material Interaction in Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self trapping and trap mutation of He in W – an atomic simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS : Conférence internationale du Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la taille et de l’orientation des cristaux d’un polymère semicristallin déformé en traction en lien avec l’évolution de la déformation volumique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 26 : DEformation des POlymères Solides 26ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Aber Wrac'h, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Self trapping and Trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Computational Science and Engineering Conference (ICSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Joint ICTP-IAEA Conference on Models and Data for Plasma-Material Interaction in Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Trieste,, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling self trapping and trap mutation in tungsten using DFT and Molecular Dynamics with an empirical potential based on DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM 2014 : The 7th International Conference on Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berkeley / San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trap mutation phenomena in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Juslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 2013 Fusion modeling program WorkShop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of radiation response of materials at small length scale: irradiated tungsten and trap mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 MRS Fall Meeting &amp; Exhibit, Symposium ZZ on “Nanostructured Materials in Extreme Environments”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental study of spatial effects in 800 keV 3He implantation in W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 2013 Fusion modeling program WorkShop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field emission from atomically thin edges of reduced graphene oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goki Eda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Physical Society, APS March Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field emission from atomically thin edges of reduced graphene oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisato Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goki Eda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Display Workshops 2011, IDW 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Nagoya, Japan. pp.1775-1778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale modeling of nanostructures formation in Fe-Ga alloys: cascade ordering and decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Khachaturyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Field Modeling of Carbides precipitation in steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition and ordering in the Fe-Ga alloys: atomic phase field modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Khachaturyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM 2010 Solid-Solid Phase Transformation in Inorganic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Magnetostriction of Ferromagnetic Nano-Dispersion Caused by Coupling of Magnetization with Displacive Phase Transformation: Theory and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Khachaturyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Nanomagnetism and Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Coma-ruga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition and ordering in the Fe-Ga alloys: atomic phase field modeling and diffuse scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Khachaturyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting &amp; Exhibit 2009 : Material research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening Kinetic of Aluminium-Scandium and Aluminium-Zirconium-Scandium Precipitates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Aluminium Alloys (ICAA'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la coalescence dans les alliages Al-Sc et Al-Zr-Sc par simulation en champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Simulation Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field Simulations in Al-Sc, and Al-Zr-Sc alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nuremberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescence de précipités gamma dans une matrice ordonnée gamma' dans les alliages Ni-Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMC 2006 : Journées de la Matière Condensée 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6873,530 +7007,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation in Semi-Crystalline Polymers from a Heterogeneous Spherulitic Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYFP 2022 : 18th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des instabilités plastiques dans le HDPE : influence de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 28 : DEformation des POlymères Solides 28ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoélasticité des matériaux hétérogènes étudiée directement en DMA virtuelle par solveur spectral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farge Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 28 : DEformation des POlymères Solides 28ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self trapping and trap mutation of He in tungsten: A DFT and Molecular Dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSIRES 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening of gamma precipitates in gamma' coherent ordered matrix in Ni-Al alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromat Junior 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7406,185 +7540,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par champ de phase de la cinétique de précipitation dans les alliages Ni-Al, Al-Sc et Al-Zr-Sc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matériaux. Université de Rouen, 2008. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+              <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Rouen, 2008. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01486093v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00649319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par champ de phase de la cinétique de précipitation dans les alliages Ni-Al, Al-Sc et Al-Zr-Sc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Rouen, 2008. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+              <w:t xml:space="preserve">Matériaux. Université de Rouen, 2008. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00649319v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01486093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7652,51 +7786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFAD9AF9"/>
+    <w:nsid w:val="B36A85EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7883,51 +8017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2939-3154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131846280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562362v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schiavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.X. Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Korzhavyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.076" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Boufaida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01270141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnet-2015-0048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23790" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F01P1GV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.258" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen G Khachaturyan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX3JWD6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisato Yamaguchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Murakami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Eda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fujita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Guan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201043a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS2D5SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hoffmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Nahmed" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Rastin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308338v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810156v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bachir Seck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Boioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16348.03209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201401311" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Juslin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaguchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murakami" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujita" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Khachaturyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Certain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807511v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01486093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2939-3154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131846280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626547v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0001141" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Aim&#233; Q.-A. Poutrel POUTREL" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kmo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohadon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110820" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562362v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6450" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schiavi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.02.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.X. Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Korzhavyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.10.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Diaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24527" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Boufaida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.10.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01270141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnet-2015-0048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23790" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F01P1GV6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.02.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2014.258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen G Khachaturyan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX3JWD6T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486098v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisato Yamaguchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Murakami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Eda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fujita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Guan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201043a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS2D5SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hoffmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Nahmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Rastin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;l Cabanes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308338v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312956v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mabrouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farge Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04180376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807521v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03193555v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bachir Seck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02456512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Boioli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16348.03209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapetto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/snamc/201401311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e de Backer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870731v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Juslin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faney" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870738v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ortiz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870799v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaguchi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Murakami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujita" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870776v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Khachaturyan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870816v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Certain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870822v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649319v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01486093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>