--- v0 (2026-03-25)
+++ v1 (2026-05-17)
@@ -236,234 +236,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'émancipation à la pré-majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunesse et Droit par le prisme de la vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.301-310, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les modes de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-F. HAMELIN (dir.), Le financement dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.64, 2021, 978-2-247-19714-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant mal né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du doyen Didier Guével</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.36-52, 2021, 978-2-275-07246-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215098v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02477257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les libéralités à caractère collectif</w:t>
               </w:r>
@@ -1307,1364 +1307,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adoption de l’enfant issu d’une PMA à l’étranger par sa mère d’intention séparée de sa mère légale ou l’anticipation de la réforme de l’adoption</w:t>
+                <w:t xml:space="preserve">La femme transgenre peut être déclarée mère sur l’acte de naissance de son enfant : la cour d’appel de Toulouse résiste !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.RJPF 2022-1/28</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995426v1</w:t>
+                <w:t xml:space="preserve">hal-03995423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La possession d’état et l’intérêt supérieur de l’enfant comme rempart à l’annulation de la reconnaissance de paternité réalisée en fraude aux règles de séjour sur le territoire français ?</w:t>
+                <w:t xml:space="preserve">Le refus d’accès à l’AMP aux hommes transgenres n’est pas contraire à la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, RJPF 2022-11/18, p. 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adoption de l’enfant issu d’une PMA à l’étranger par sa mère d’intention séparée de sa mère légale ou l’anticipation de la réforme de l’adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.RJPF 2022-1/28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possession d’état et l’intérêt supérieur de l’enfant comme rempart à l’annulation de la reconnaissance de paternité réalisée en fraude aux règles de séjour sur le territoire français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.RJPF 2022-4/23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépenses de conservation et acquisition en commun d’un immeuble indivis à l'aide d’emprunts : des précisions utiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.GPL434m2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conjoint survivant est tenu au rapport, mais un “rapport spécial”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 6, p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le refus d’accès à l’AMP aux hommes transgenres n’est pas contraire à la Constitution</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-respect de l’obligation de diligence exceptionnelle en matière d’action en contestation et en établissement de filiation : la France condamnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, RJPF 2022-11/18, p. 28</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La femme transgenre peut être déclarée mère sur l’acte de naissance de son enfant : la cour d’appel de Toulouse résiste !</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GPA : une adoption simple pas si simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, pp.RJPF 2022-11/17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Non-respect de l’obligation de diligence exceptionnelle en matière d’action en contestation et en établissement de filiation : la France condamnée</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport des dons et legs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile détermination de la date de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos : Une philanthropie à la française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.829</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de programmation et de réforme de la Justice : le parachèvement de la loi J21 en matière de séparation du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commentaire d'arrêt en 25 erreurs et autant de consignes pour les éviter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile de Cet Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partenaire pacsé n'est pas un allié : à propos de la validité du testament authentique reçu devant le partenaire pacsé du légataire en qualité de témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de convention d’honoraires ne prive pas l’avocat de son droit à rémunération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques conseils, non exhaustifs, pour un oral réussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de droits successifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit civil [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le divorce sans juge : vers un détournement du divorce et de la séparation de corps aux fins de changement de régime matrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance- vie : qui sont les héritiers désignés dans la clause bénéficiaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...702 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091450v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02091383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3032,840 +3032,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Condamnation de l’hébergeur d’un site d’entremise en vue de la réalisation de gestation pour autrui à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.RJPF 2023-1/21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GPA : les États sont libres du mode d’établissement du lien parent-enfant, mais ils doivent le reconnaître vite !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.28 ; RJPF 2023-10/16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.RJPF 2023-1/21</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possibilité prévue par la loi bioéthique de demander aux tiers donneurs antérieurs de consentir à la levée de leur anonymat est constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.RJPF 2023-9/21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.RJPF 2023-9/21</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition de déjudiciarisation de l’adoption simple du majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.RJPF 2022-10/23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.RJPF 2022-10/23</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le légataire universel ne peut poursuivre l’action en contestation de paternité initiée par le testateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, RJPF 2022-11/20, p. 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022, RJPF 2022-11/20, p. 31</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation de la mère à des dommages intérêts en présence d’une reconnaissance de paternité frauduleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, RJPF 2022-10/22, p. 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022, RJPF 2022-10/22, p. 37</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur la date à retenir pour les AMP réalisées à l’étranger avant la publication de la loi bioéthique pour bénéficier du dispositif transitoire de double reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.RJPF 2022-4/24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.RJPF 2022-4/24</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de paternité et DIP le critère de la résidence habituelle en France pour l’application de l’article 311-15 du Code civil n’est pas requis sur le terrain de l’article 311-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.RJPF 2022/6-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022, pp.RJPF 2022/6-21</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Première application d’une adoption forcée en vertu du dispositif transitoire de la loi réformant l’adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créance de salaire différé et action de in rem verso : des précisions utiles pour le conjoint du descendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réserve héréditaire en lien avec les libéralités philanthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Pérès et Ph. Potentiel (dir.), La réserve héréditaire, rapport du groupe de travail, remis le 13 déc. 2019 à Madame Nicole Belloubet, garde des Sceaux, ministre de la Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Annexes au rapport, p.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attribution intégrale n’élude pas la liquidation de la succession du prémourant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France de nouveau condamnée en matière d’enfant adultérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091500v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02314456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d’application de la loi de programmation et de réforme de la justice en matière familiale</w:t>
               </w:r>
@@ -4743,51 +4743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02060284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-liberalites-a-caractere-collectif-9782856233368.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477249v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477257v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02430331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04157199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04151031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02430292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Cet Bertin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04157215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02430284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314462v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-02060270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02060284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-liberalites-a-caractere-collectif-9782856233368.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02430331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04157199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04151031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02430292v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Cet Bertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091459v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04157215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04243768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995415v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02430284v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314462v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02314461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02091504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-02060270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>