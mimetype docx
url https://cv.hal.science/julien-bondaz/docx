--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -2121,183 +2121,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcs urbains et patrimoine naturel en Afrique de l’Ouest</w:t>
+                <w:t xml:space="preserve">L’ethnographie comme chasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bondaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 79, pp.67-87. </w:t>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.162-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.2069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066059v1</w:t>
+                <w:t xml:space="preserve">hal-02195402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ethnographie comme chasse</w:t>
+                <w:t xml:space="preserve">Parcs urbains et patrimoine naturel en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bondaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.162-181. </w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79, pp.67-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gradhiva.2069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gc.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195402v1</w:t>
+                <w:t xml:space="preserve">hal-04066059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4021,51 +4021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Bardati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.7635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cayla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Fall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frerot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gnoleba Tagro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0315" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.201.0177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vargaftig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Roque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.10060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CJX5G9Z7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.4381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.012.0024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030838ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.481" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.17244" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.3113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.375" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140js" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Frioux-Salgas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia Dias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr/collections/natures-en-societes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/loffrande-de-la-mort/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Graezer Bideau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leblon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lit-verlag.de/isbn/3-643-80179-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurick Zerbini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m2oq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Bardati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lurin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140jm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859477v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jolly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.7635" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cayla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Fall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frerot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.40566" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gnoleba Tagro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0315" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.201.0177" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vargaftig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Roque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.10060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CJX5G9Z7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.4381" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.012.0024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030838ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.481" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.24519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.17244" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/civilisations.3113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2069" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066059v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140js" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059025v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Frioux-Salgas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jarrass&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia Dias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr/collections/natures-en-societes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/loffrande-de-la-mort/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Graezer Bideau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leblon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lit-verlag.de/isbn/3-643-80179-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurick Zerbini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/m2oq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>