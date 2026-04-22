--- v0 (2026-04-02)
+++ v1 (2026-04-22)
@@ -2608,165 +2608,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des pleurs ou des coups. Affects et relations dans l'initiation au Bwete Misoko (Gabon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes de pensée en Afrique Noire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°18 (Éprouver l'initiation), p.133-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antropólogos embarcados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diario de Campo, revista del Instituto Nacional de Antropología e Historia (INAH-México)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 99, pp.70-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03841440v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00801596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions multiples. Le miroir et ses usages rituels en Afrique centrale</w:t>
               </w:r>
@@ -2953,234 +2953,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anthropologie religieuse du Gabon. Une bibliographie commentée</w:t>
+                <w:t xml:space="preserve">Les tribulations de l'esprit blanc (et de ses marchandises). Voyages et aventures de Paul du Chaillu en Afrique équatoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°183, p.493-512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La feuille sur la langue. Pragmatique du secret initiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers gabonais d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n°17 (Anthropologie religieuse), p.2019-2036</w:t>
+              <w:t xml:space="preserve">, 2006, n°17 (Anthropologie religieuse), p.1938-1953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-00801592v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La feuille sur la langue. Pragmatique du secret initiatique</w:t>
+                <w:t xml:space="preserve">L'anthropologie religieuse du Gabon. Une bibliographie commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers gabonais d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n°17 (Anthropologie religieuse), p.1938-1953</w:t>
+              <w:t xml:space="preserve">, 2006, n°17 (Anthropologie religieuse), p.2019-2036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00801529v1</w:t>
+                <w:t xml:space="preserve">halshs-00801511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos des usages rituels de psychotropes hallucinogènes (substances, dispositifs, mondes)</w:t>
               </w:r>
@@ -4301,388 +4301,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magie / Sorcellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Azria &amp; D. Hervieu-Léger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, p.679-685, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ancêtres et le disque dur. Visions d'iboga en Noir et Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Baud, C. Ghasarian (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des plantes psychotropes. Initiations, thérapies et quêtes de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imago, p.313-336, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Magie / Sorcellerie</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Azria &amp; D. Hervieu-Léger (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, p.679-685, 2010</w:t>
+              <w:t xml:space="preserve">, PUF, p.541-548, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">R. Azria &amp; D. Hervieu-Léger (dir.). </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerte aux voleurs de sexe ! Anthropologie pragmatique d'une rumeur africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Severi &amp; J. Bonhomme (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, p.541-548, 2010</w:t>
+              <w:t xml:space="preserve">Paroles en actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Herne, p.115-138, 2009, Cahiers d'anthropologie sociale 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ondo Mba, prophète graffitomane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Animisme parmi nous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, p.97-106, 2009, Monographies et débats de psychanalyse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801516v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00801522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">God's Graffiti. Prophetic agency and the pragmatics of writing in Post-Colonial Gabon</w:t>
               </w:r>
@@ -5967,51 +5967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://las.ehess.fr/index.php?1896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julienbonhomme.ethno.free.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/le-champion-du-quartier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/loffrande-de-la-mort/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://haubooks.org/the-sex-thieves/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-voleurs-de-sexe-anthropologie-d-une-rumeur-africaine-julien-bonhomme/9782021001693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-cahiers-d-anthropologie-sociale-2009-1.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-dejouer_la_mort_en_afrique_or_orphelins_fantomes_trophees_et_fetiches-9782296063181-26820.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/8055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.8055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fancello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaplace Gr&#233;gory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthom&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau2.2.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5558" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.002.0162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.32426" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.148.0132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.21611" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Ruyter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Max Moussavou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801895v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801592v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/produit/au-seuil-de-la-foret/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.010.0093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03841864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00801512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://las.ehess.fr/index.php?1896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julienbonhomme.ethno.free.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/le-champion-du-quartier/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bondaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/loffrande-de-la-mort/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://haubooks.org/the-sex-thieves/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/les-voleurs-de-sexe-anthropologie-d-une-rumeur-africaine-julien-bonhomme/9782021001693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-cahiers-d-anthropologie-sociale-2009-1.htm?contenu=sommaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-dejouer_la_mort_en_afrique_or_orphelins_fantomes_trophees_et_fetiches-9782296063181-26820.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/8055" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.8055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fancello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaplace Gr&#233;gory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthom&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau2.2.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841386v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5558" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.002.0162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.32426" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.148.0132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.21611" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Kerestetzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.3044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Ruyter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Max Moussavou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801895v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tautem.fr/produit/au-seuil-de-la-foret/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.010.0093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841641v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841655v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03841733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03841864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00801512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>