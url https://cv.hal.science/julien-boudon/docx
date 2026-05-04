--- v1 (2026-03-28)
+++ v2 (2026-05-04)
@@ -585,295 +585,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical Synthesis of Bismuth active pharmaceutical ingredients, Bismuth (III) Gallate and Bismuth Citrate.</w:t>
+                <w:t xml:space="preserve">Gold Nanorod Growth and Etching Activated by Femtosecond Irradiation and Surface Plasmon Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Szczerba</w:t>
+                <w:t xml:space="preserve">Adem Dahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Do</w:t>
+                <w:t xml:space="preserve">Arnaud Rogemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davin Tan</w:t>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Titi</w:t>
+                <w:t xml:space="preserve">Christophe Labbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.3074-3081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4MR00008K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564763v1</w:t>
+                <w:t xml:space="preserve">hal-04800026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanorod Growth and Etching Activated by Femtosecond Irradiation and Surface Plasmon Resonance</w:t>
+                <w:t xml:space="preserve">Mechanochemical Synthesis of Bismuth active pharmaceutical ingredients, Bismuth (III) Gallate and Bismuth Citrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Dahi</w:t>
+                <w:t xml:space="preserve">Daniel Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rogemont</w:t>
+                <w:t xml:space="preserve">Jean-Louis Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Davin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbez</w:t>
+                <w:t xml:space="preserve">Hatem Titi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (7), pp.3074-3081. </w:t>
+              <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4MR00008K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800026v1</w:t>
+                <w:t xml:space="preserve">hal-04564763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanate nanoribbon-based nanobiohybrid for potential applications in regenerative medicine</w:t>
               </w:r>
@@ -987,425 +987,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu-Doped ZnO Nanoparticles for Non-Enzymatic Glucose Sensing</w:t>
+                <w:t xml:space="preserve">Identifying G-Quadruplex-DNA-Disrupting Small Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+                <w:t xml:space="preserve">Jérémie Mitteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaab Echabaane</w:t>
+                <w:t xml:space="preserve">Pauline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Omri</w:t>
+                <w:t xml:space="preserve">Filip Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (4), pp.929. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (32), pp.12567-12577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26040929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c04426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321414v1</w:t>
+                <w:t xml:space="preserve">hal-03321473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Influence of PEG Spacers on the Cytotoxicity of Titanate Nanotubes-Docetaxel Nanohybrids against a Prostate Cancer Cell Line</w:t>
+                <w:t xml:space="preserve">Cu-Doped ZnO Nanoparticles for Non-Enzymatic Glucose Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Loiseau</w:t>
+                <w:t xml:space="preserve">Amira Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosaab Echabaane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Millot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.2733. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11102733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26040929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793181v1</w:t>
+                <w:t xml:space="preserve">hal-03321414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying G-Quadruplex-DNA-Disrupting Small Molecules</w:t>
+                <w:t xml:space="preserve">About the Influence of PEG Spacers on the Cytotoxicity of Titanate Nanotubes-Docetaxel Nanohybrids against a Prostate Cancer Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Mitteaux</w:t>
+                <w:t xml:space="preserve">Alexis Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lejault</w:t>
+                <w:t xml:space="preserve">Céline Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Wojciechowski</w:t>
+                <w:t xml:space="preserve">Véronique Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Joubert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (32), pp.12567-12577. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.2733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c04426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11102733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321473v1</w:t>
+                <w:t xml:space="preserve">hal-03793181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo protein corona on nanoparticles: does the control of all material parameters orient the biological behavior?</w:t>
               </w:r>
@@ -1430,64 +1430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Marets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (5), pp.1209-1229. </w:t>
@@ -1519,697 +1519,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanate Nanotubes Engineered with Gold Nanoparticles and Docetaxel to Enhance Radiotherapy on Xenografted Prostate Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Haji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11121962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163534v1</w:t>
+                <w:t xml:space="preserve">hal-02735286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Haji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harender Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (8), pp.4920-4929. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163532v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superparamagnetic Nanoparticle Delivery to the Cochlea Through Round Window by External Magnetic Field: Feasibility and Toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Leterme</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guigou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Boudon</w:t>
+                <w:t xml:space="preserve">Harender Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1553350619867217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.4920-4929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342085v1</w:t>
+                <w:t xml:space="preserve">hal-02163532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Magnetic Nanoparticles for PET/MRI Bimodal Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superparamagnetic Nanoparticle Delivery to the Cochlea Through Round Window by External Magnetic Field: Feasibility and Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thomas</w:t>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03283⟩</w:t>
+              <w:t xml:space="preserve">Surgical Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.646-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1553350619867217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068644v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanate Nanotubes Engineered with Gold Nanoparticles and Docetaxel to Enhance Radiotherapy on Xenografted Prostate Tumors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Loiseau</w:t>
+                <w:t xml:space="preserve">Innovative Magnetic Nanoparticles for PET/MRI Bimodal Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boidot</w:t>
+                <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (12), pp.1962. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.2637-2648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11121962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735286v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro interaction and biocompatibility of titanate nanotubes with microglial cells</w:t>
               </w:r>
@@ -2463,103 +2463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxane-Grafted Metal-Oxide Nanoparticles as a New Theranostic Tool against Cancer: The Promising Example of Docetaxel-Functionalized Titanate Nanotubes on Prostate Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Créhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2593,77 +2593,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,103 +2727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docetaxel-titanate nanotubes enhance radiosensitivity in an androgen-independent prostate cancer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.6357 - 6364. </w:t>
@@ -2855,882 +2855,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient functionalization of magnetite nanoparticles with phosphonate using a one-step continuous hydrothermal process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA structure-specific sensitization of a metalloporphyrin leads to an efficient in vitro quadruplex detection molecular tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+                <w:t xml:space="preserve">Pape Diaba Diabate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pirrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT01050D⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5683 - 5689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nj01012a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698664v1</w:t>
+                <w:t xml:space="preserve">hal-01427995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA structure-specific sensitization of a metalloporphyrin leads to an efficient in vitro quadruplex detection molecular tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Pirrotta</w:t>
+                <w:t xml:space="preserve">Efficient functionalization of magnetite nanoparticles with phosphonate using a one-step continuous hydrothermal process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (7), pp.5683 - 5689. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (26), pp.10821 - 10829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6nj01012a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6DT01050D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427995v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical development of a docetaxel nanocarrier to enhance prostate cancer radiosensitivity.</w:t>
+                <w:t xml:space="preserve">Thermal stability of Au–TiO2 nanocomposite films prepared by direct liquid injection CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Crehange</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandy Chevrier</w:t>
+                <w:t xml:space="preserve">L. Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Dalban</w:t>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.41⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.314-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.VACUUM.2015.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793096v1</w:t>
+                <w:t xml:space="preserve">hal-03677692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles functionalised with an anti-platelet human antibody for in vivo detection of atherosclerotic plaque by magnetic resonance imaging.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion of titanate nanotubes for nanomedicine: comparison of PEI and PEG nanohybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+                <w:t xml:space="preserve">Anne-Laure Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harender Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (4), pp.927-937. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), pp.739-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02552K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228125v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of titanate nanotubes for nanomedicine: comparison of PEI and PEG nanohybrids</w:t>
+                <w:t xml:space="preserve">Preclinical development of a docetaxel nanocarrier to enhance prostate cancer radiosensitivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Papa</w:t>
+                <w:t xml:space="preserve">Gilles Crehange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Harender Bisht</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT02552K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (7_suppl), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793107v1</w:t>
+                <w:t xml:space="preserve">hal-03793096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of Au–TiO2 nanocomposite films prepared by direct liquid injection CVD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticles functionalised with an anti-platelet human antibody for in vivo detection of atherosclerotic plaque by magnetic resonance imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">Marie-Josée Jacobin-Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+                <w:t xml:space="preserve">Jeanny Laroche-Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Domenichini</w:t>
+                <w:t xml:space="preserve">Mélusine Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.VACUUM.2015.06.018⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.927-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03677692v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enhancement of radiotherapy efficacy with docetaxel-titanate nanotubes as a new nanohybrid for localized high risk prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3845,64 +3845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t>
@@ -4191,64 +4191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Radiosensitization Effect of Titanate Nanotubes as a Promising Tool in Radiotherapy: A Proof-of-Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Créhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,291 +4712,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Crystalline Thiol- and Disulfide-Based Dendrimers for the Functionalization of Gold Nanoparticles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of Thiol-Protected Gold Nanoparticles on TiO₂ and Their Behavior under UV Light Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Dolamic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Frein</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natallia Shalkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bürgi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hlca.200890253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (15), pp.5816-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp711442m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792839v1</w:t>
+                <w:t xml:space="preserve">hal-03792789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Thiol-Protected Gold Nanoparticles on TiO₂ and Their Behavior under UV Light Irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+                <w:t xml:space="preserve">Liquid-Crystalline Thiol- and Disulfide-Based Dendrimers for the Functionalization of Gold Nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vonlanthen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toralf Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natallia Shalkevich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joaquín Barberá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (15), pp.5816-5824. </w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (12), pp.2321-2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp711442m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hlca.200890253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792789v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first catalytic method for Heck alkynylation of unactivated aryl bromides (copper-free Sonogashira) in an ionic liquid: 1 mol-percent palladium/triphenylphosphane/pyrrolidine in [BMIM][BF4] as a simple, inexpensive and recyclable system</w:t>
               </w:r>
@@ -5371,180 +5371,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mentheour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Treussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Dabbebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baerbel Husing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Östregren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5554,154 +5679,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro hazard assessment of nanoparticles developed for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Saibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Toxicology In Vitro (ESTIV) 2016 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5711,432 +5836,432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Novel Versatile Theranostic Platforms Based on Titanate Nanotubes: Towards Safe Nanocarriers for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Macromolecular and Supramolecular Chemistry for Biological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.151-178, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57456-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicological Risk Assessment of Emerging Nanomaterials: Cytotoxicity, Cellular Uptake, Effects on Biogenesis and Cell Organelle Activity, Acute Toxicity and Biodistribution of Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sruthi Sudhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unraveling the Safety Profile of Nanoscale Particles and Materials-From Biomedical to Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.71833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanate Nanotubes as a Versatile Platform for Nanomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">One Central Press (OCP); Alexander Seifalian; Achala de Mel; Deepak M. Kalaskar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 26, , pp.403-428, 2014, 978-1-910086-01-8 (eBook-PDF); 978-1-910086-00-1 (Hardback). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.2892.7045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6204,51 +6329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="279C5FFD"/>
+    <w:nsid w:val="8199E3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6352,51 +6477,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD195AD2"/>
+    <w:nsid w:val="D3DAF49C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6586,51 +6711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-5030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181268833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4684-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ube.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icb.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.u-bourgogne.fr/master-cac/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.societechimiquedefrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Omri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040929" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mirjolet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morgand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102733" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02342085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350619867217" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201700245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S139167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01050D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dalban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.41" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228125v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Jacobin-Valat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.12.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02552K" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)70333-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DJDJCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41898g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raguin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34565-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5425154-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knoppe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolamic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Dass" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;rgi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac200789v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg S&#252;ss-Fink" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq-Ahmad Khan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Spassov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-009-0246-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabrata Si" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Taras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Gladiali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9044385" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vonlanthen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Scharf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barber&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200890253" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792789v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Shalkevich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711442m" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600976" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-536PCXCB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792784v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bieri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Angeloni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2006.777" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fihri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Amardeil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805032034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986190v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Luce" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saibi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2892.7045" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-5030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181268833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4684-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ube.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icb.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.u-bourgogne.fr/master-cac/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.societechimiquedefrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Omri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040929" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mirjolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morgand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02342085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350619867217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201700245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S139167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01050D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02552K" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dalban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Jacobin-Valat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.12.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)70333-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DJDJCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41898g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raguin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34565-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5425154-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knoppe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolamic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Dass" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;rgi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac200789v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg S&#252;ss-Fink" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq-Ahmad Khan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Spassov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-009-0246-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabrata Si" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Taras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Gladiali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9044385" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Shalkevich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711442m" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vonlanthen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Scharf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barber&#225;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200890253" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600976" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-536PCXCB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792784v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bieri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Angeloni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2006.777" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fihri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Amardeil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805032034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Luce" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saibi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2892.7045" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>