--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -122,164 +122,185 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">181268833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=gMdNGPYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">D-4684-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enseignant en chimie à l'UFR Sciences et Techniques de l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université Bourgogne Europe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chercheur en nanosciences au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">laboratoire Interdisciplinaire Carnot de Bourgogne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (ICB UMR 6303 CNRS-UBE)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable pédagogique du M2 du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">master Contrôles et Analyses Chimiques</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Président de la section régionale Bourgogne Franche-Comté de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Société Chimique de France</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -309,5085 +330,5085 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effect of ultrasonication on MnO2: Morphological evolution from nanosheets to nanofibers and its implications for biomedical redox modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahran Bechetnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaële Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 735, pp.139481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2026.139481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of hybrid SPIONs and nanodiamonds in view of neurodegenerative diseases treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 257, pp.115170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2025.115170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanorod Growth and Etching Activated by Femtosecond Irradiation and Surface Plasmon Resonance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanochemical Synthesis of Bismuth active pharmaceutical ingredients, Bismuth (III) Gallate and Bismuth Citrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rogemont</w:t>
+                <w:t xml:space="preserve">Daniel Szczerba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Jean-Louis Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbez</w:t>
+                <w:t xml:space="preserve">Davin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+                <w:t xml:space="preserve">Hatem Titi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08272⟩</w:t>
+              <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4MR00008K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800026v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical Synthesis of Bismuth active pharmaceutical ingredients, Bismuth (III) Gallate and Bismuth Citrate.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold Nanorod Growth and Etching Activated by Femtosecond Irradiation and Surface Plasmon Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Do</w:t>
+                <w:t xml:space="preserve">Adem Dahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davin Tan</w:t>
+                <w:t xml:space="preserve">Arnaud Rogemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Titi</w:t>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
+                <w:t xml:space="preserve">Christophe Labbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Mechanochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4MR00008K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.3074-3081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564763v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanate nanoribbon-based nanobiohybrid for potential applications in regenerative medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Maistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (41), pp.26875-26881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2RA04753E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying G-Quadruplex-DNA-Disrupting Small Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mitteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lejault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (32), pp.12567-12577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.1c04426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-Doped ZnO Nanoparticles for Non-Enzymatic Glucose Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosaab Echabaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (4), pp.929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26040929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Influence of PEG Spacers on the Cytotoxicity of Titanate Nanotubes-Docetaxel Nanohybrids against a Prostate Cancer Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), pp.2733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano11102733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo protein corona on nanoparticles: does the control of all material parameters orient the biological behavior?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Marets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (5), pp.1209-1229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0NA00863J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanate Nanotubes Engineered with Gold Nanoparticles and Docetaxel to Enhance Radiotherapy on Xenografted Prostate Tumors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boidot</w:t>
+                <w:t xml:space="preserve">Fadoua Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Haji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11121962⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735286v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Trans-Resveratrol Derivative-Loaded Superparamagnetic Iron Oxide Nanoparticles for Glioma Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rihab Haji</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vervandier-Fasseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harender Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9020287⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.4920-4929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163534v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Quantification by X-ray Photoelectron Spectroscopy and Thermogravimetric Analyses of the One-Pot Grafting of Two Molecules on the Surface of Iron Oxide Nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Superparamagnetic Nanoparticle Delivery to the Cochlea Through Round Window by External Magnetic Field: Feasibility and Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harender Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2019.16796⟩</w:t>
+              <w:t xml:space="preserve">Surgical Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.646-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1553350619867217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163532v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superparamagnetic Nanoparticle Delivery to the Cochlea Through Round Window by External Magnetic Field: Feasibility and Toxicity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Innovative Magnetic Nanoparticles for PET/MRI Bimodal Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Maurizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1553350619867217⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.2637-2648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342085v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Magnetic Nanoparticles for PET/MRI Bimodal Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Titanate Nanotubes Engineered with Gold Nanoparticles and Docetaxel to Enhance Radiotherapy on Xenografted Prostate Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Walker</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03283⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11121962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068644v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro interaction and biocompatibility of titanate nanotubes with microglial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sruthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 353, pp.74-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2018.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular interactions of functionalized superparamagnetic iron oxide nanoparticles on oligodendrocytes without detrimental side effects: Cell death induction, oxidative stress and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sruthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.454-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxane-Grafted Metal-Oxide Nanoparticles as a New Theranostic Tool against Cancer: The Promising Example of Docetaxel-Functionalized Titanate Nanotubes on Prostate Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Créhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.201700245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of chitosan-coated titanate nanotubes: towards a new safe nanocarrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46, pp.15386-15398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7dt03029k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docetaxel-titanate nanotubes enhance radiosensitivity in an androgen-independent prostate cancer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mirjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mirjolet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.6357 - 6364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/IJN.S139167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA structure-specific sensitization of a metalloporphyrin leads to an efficient in vitro quadruplex detection molecular tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pape Diaba Diabate</w:t>
+                <w:t xml:space="preserve">Efficient functionalization of magnetite nanoparticles with phosphonate using a one-step continuous hydrothermal process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nj01012a⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (26), pp.10821 - 10829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT01050D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427995v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient functionalization of magnetite nanoparticles with phosphonate using a one-step continuous hydrothermal process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomas</w:t>
+                <w:t xml:space="preserve">DNA structure-specific sensitization of a metalloporphyrin leads to an efficient in vitro quadruplex detection molecular tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Diaba Diabate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Demoisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marc Pirrotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT01050D⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5683 - 5689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nj01012a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698664v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of Au–TiO2 nanocomposite films prepared by direct liquid injection CVD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preclinical development of a docetaxel nanocarrier to enhance prostate cancer radiosensitivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">Gilles Crehange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pardis Simon</w:t>
+                <w:t xml:space="preserve">Cecile Dalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.VACUUM.2015.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (7_suppl), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03677692v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of titanate nanotubes for nanomedicine: comparison of PEI and PEG nanohybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles functionalised with an anti-platelet human antibody for in vivo detection of atherosclerotic plaque by magnetic resonance imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Jacobin-Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanny Laroche-Traineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Papa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Harender Bisht</w:t>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4DT02552K⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.927-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793107v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical development of a docetaxel nanocarrier to enhance prostate cancer radiosensitivity.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stability of Au–TiO2 nanocomposite films prepared by direct liquid injection CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Dalban</w:t>
+                <w:t xml:space="preserve">L. Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/jco.2015.33.7_suppl.41⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.314-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.VACUUM.2015.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793096v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles functionalised with an anti-platelet human antibody for in vivo detection of atherosclerotic plaque by magnetic resonance imaging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+                <w:t xml:space="preserve">Dispersion of titanate nanotubes for nanomedicine: comparison of PEI and PEG nanohybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harender Bisht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (2), pp.739-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02552K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228125v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enhancement of radiotherapy efficacy with docetaxel-titanate nanotubes as a new nanohybrid for localized high risk prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mirjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mirjolet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (6), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0959-8049(14)70333-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phthalocyanine–titanate nanotubes: a promising nanocarrier detectable by optical imaging in the so-called imaging window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (9), pp.6315-6322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4ra13988g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alumina particle reinforced TiO2 composite films grown by direct liquid injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Imhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp.259-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vacuum.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical nanomaterials: a SPIO–phthalocyanine scaffold built step-by-step towards bimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Decréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (67), pp.7394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cc41898g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Radiosensitization Effect of Titanate Nanotubes as a Promising Tool in Radiotherapy: A Proof-of-Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mirjolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Créhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Raguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 104, pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8140(15)34565-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Exclusion Chromatography for Semipreparative Scale Separation of Au₃₈(SR)₂₄ and Au₄₀(SR)₂₄ and Larger Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Knoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Dolamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amala Dass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bürgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (13), pp.5056-5061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac200789v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape- and Size-Selective Preparation of Hectorite-Supported Ruthenium Nanoparticles for the Catalytic Hydrogenation of Benzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Süss-Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq-Ahmad Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Spassov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cluster Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (2), pp.341-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10876-009-0246-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand Exchange on Au₂₅ Cluster with Chiral Thiols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyabrata Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Taras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafino Gladiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (30), pp.12966-12969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9044385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Thiol-Protected Gold Nanoparticles on TiO₂ and Their Behavior under UV Light Irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Liquid-Crystalline Thiol- and Disulfide-Based Dendrimers for the Functionalization of Gold Nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vonlanthen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toralf Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Barberá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp711442m⟩</w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (12), pp.2321-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.200890253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792789v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Crystalline Thiol- and Disulfide-Based Dendrimers for the Functionalization of Gold Nanoparticles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adsorption of Thiol-Protected Gold Nanoparticles on TiO₂ and Their Behavior under UV Light Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Dolamic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natallia Shalkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bürgi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hlca.200890253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (15), pp.5816-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp711442m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792839v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first catalytic method for Heck alkynylation of unactivated aryl bromides (copper-free Sonogashira) in an ionic liquid: 1 mol-percent palladium/triphenylphosphane/pyrrolidine in [BMIM][BF4] as a simple, inexpensive and recyclable system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Cyrille Hierso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Picquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.583-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200600976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Chiral Nanoparticles and Surfaces by Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Dolamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Angeloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHIMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (11), pp.777-782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2533/chimia.2006.777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{1,1′-Bis[bis(5-methyl-2-furyl)phosphino]ferrocene-κ²P,P′}dichloroplatinum(II) dichloromethane hemisolvate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Fihri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Cyrille Hierso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Amardeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (11), pp.m2267-m2269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600536805032034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5397,279 +5418,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mentheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Dabbebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baerbel Husing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Östregren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5679,154 +5700,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro hazard assessment of nanoparticles developed for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Saibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Toxicology In Vitro (ESTIV) 2016 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Juan-les-Pins, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5836,432 +5857,432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Novel Versatile Theranostic Platforms Based on Titanate Nanotubes: Towards Safe Nanocarriers for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Sallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Macromolecular and Supramolecular Chemistry for Biological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.151-178, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57456-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicological Risk Assessment of Emerging Nanomaterials: Cytotoxicity, Cellular Uptake, Effects on Biogenesis and Cell Organelle Activity, Acute Toxicity and Biodistribution of Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sruthi Sudhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unraveling the Safety Profile of Nanoscale Particles and Materials-From Biomedical to Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.71833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanate Nanotubes as a Versatile Platform for Nanomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">One Central Press (OCP); Alexander Seifalian; Achala de Mel; Deepak M. Kalaskar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 26, , pp.403-428, 2014, 978-1-910086-01-8 (eBook-PDF); 978-1-910086-00-1 (Hardback). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.2892.7045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6329,51 +6350,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8199E3E1"/>
+    <w:nsid w:val="4AD0D6AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6477,51 +6498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D3DAF49C"/>
+    <w:nsid w:val="097EADDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6711,51 +6732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-5030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181268833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4684-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ube.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icb.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.u-bourgogne.fr/master-cac/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.societechimiquedefrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Omri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040929" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mirjolet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morgand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02342085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350619867217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201700245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S139167" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01050D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02552K" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dalban" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.41" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Jacobin-Valat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.12.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)70333-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DJDJCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41898g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raguin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34565-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5425154-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knoppe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolamic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Dass" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;rgi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac200789v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg S&#252;ss-Fink" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq-Ahmad Khan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Spassov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-009-0246-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabrata Si" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Taras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Gladiali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9044385" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Shalkevich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711442m" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vonlanthen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Scharf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barber&#225;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200890253" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600976" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-536PCXCB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792784v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bieri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Angeloni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2006.777" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fihri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Amardeil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805032034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Luce" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saibi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2892.7045" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2500-5030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181268833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gMdNGPYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-4684-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ube.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icb.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.u-bourgogne.fr/master-cac/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://new.societechimiquedefrance.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Bechetnia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hajlaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;le Herbst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2026.139481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisha Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maurizi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szczerba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Do" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davin Tan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Titi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MR00008K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bellat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Maistre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA04753E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mitteaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lejault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Wojciechowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Joubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mahmoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Omri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26040929" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mirjolet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morgand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Millot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102733" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Marets" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00863J" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Sallem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Haji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vervandier-Fasseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9020287" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harender Bisht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2019.16796" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02342085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oudot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1553350619867217" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02068644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boidot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11121962" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sruthi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sallem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2018.06.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01553114v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;hange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201700245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01625668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Megriche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03029k" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Chevrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S139167" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Demoisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT01050D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Diaba Diabate" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirrotta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01012a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Crehange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dalban" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2015.33.7_suppl.41" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Jacobin-Valat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny Laroche-Traineau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Larivi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.12.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avril" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenichini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.VACUUM.2015.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WN5C6P5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Papa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02552K" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793079v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(14)70333-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58DJDJCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Paris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra13988g" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Avril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Imhoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.02.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Decr&#233;au" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41898g" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raguin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(15)34565-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5425154-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knoppe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dolamic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Dass" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;rgi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac200789v" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg S&#252;ss-Fink" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq-Ahmad Khan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Spassov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10876-009-0246-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyabrata Si" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Taras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafino Gladiali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9044385" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792839v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vonlanthen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Scharf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Barber&#225;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.200890253" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Shalkevich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711442m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600976" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-536PCXCB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792784v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bieri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Angeloni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2006.777" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fihri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Amardeil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805032034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01986190v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Luce" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Saibi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sruthi Sudhakaran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Pruvot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71833" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2892.7045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>