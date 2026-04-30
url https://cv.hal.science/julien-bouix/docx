--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1320,51 +1320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="763BABBE"/>
+    <w:nsid w:val="5E0A343E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>