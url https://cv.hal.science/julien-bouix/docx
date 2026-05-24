--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -80,53 +80,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">julien-bouix</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1eRM3LsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q-4634-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -161,133 +182,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbrella review for knowledge synthesis: a recent evolving method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Marquillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-A Khau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (167), pp.417-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56746/EXERCER.2020.167.417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -297,219 +318,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser ses chances de réussites au PHRIP : Et si on en finissait avec l’hégémonie des essais randomisés contrôlés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journées Francophones de la Recherche en Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Angers, Mar 2021, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relever le défi de l’Approche Par Compétence pour la formation doctorale : enjeux et proposition de l’expérimentation d’un curriculum au sein du Laboratoire Éducations et Promotion de la Santé UR 3412</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Quesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ahouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marquillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gagnayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des doctorants ERASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale ERASME, Oct 2020, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -519,405 +540,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole pour un état des lieux visant la remise au point du concept d'environnement en lien avec la gestion des maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Loizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès mondial du secrétariat international des infirmières et infirmiers de l'espace francophone : l'innovation infirmière, moteur des transformations en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lausanne (CH), Switzerland. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15555090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OUTILS d’ÉVALUATION de la DOULEUR à la PHASE AIGUË de l’ACCIDENT VASCULAIRE CÉRÉBRAL : Revue de la Portée (Scoping Review)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Innovation et Recherche en Soins en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies pédagogiques et les technologies d'information et de communication dans l'enseignement en soins infirmiers : une rapide revue de la portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Innovation et Recherche en Soins en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’utilisation et l’adoption du glucomètre connecté Freestyle Libre® par les patients diabétiques en éducation thérapeutique : un protocole de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Coté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gagnayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de la recherche en soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -927,117 +948,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infirmière en pratique avancée (IPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Margat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maloine, 2022, 978-2-224-03628-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1047,95 +1068,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse compréhensive de l'utilisation et de l'adoption des objets connectés dans l'éducation des patients et la promotion de la santé : vers une revue meta-narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Educations et Pratiques en Santé, UR3412, Université Sorbonne Paris Nord, Bobigny, France; Faculté des Sciences infirmières, Université de Montréal, Montréal, Canada. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1145,114 +1166,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation d’un lecteur de glucose connecté à mesure flash chez les personnes vivant avec un diabète en contexte d’éducation thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé. Université Sorbonne Paris Nord; Université de Montréal, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04100843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1320,51 +1341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E0A343E"/>
+    <w:nsid w:val="E17BAEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1551,51 +1572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bouix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-4634-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marquillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A Khau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2020.167.417" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100849v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quesnay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ahouah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marquillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loizeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15555090" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boursin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cot&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rouleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Margat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04100843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bouix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1eRM3LsAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-4634-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marquillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A Khau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2020.167.417" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quesnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ahouah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marquillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gagnayre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loizeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15555090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boursin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cot&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rouleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crozet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Margat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04100843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>