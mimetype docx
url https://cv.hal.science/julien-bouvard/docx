--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -156,1020 +156,1020 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Danysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laureillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve &amp; Larose, Hémisphères, 2024, 9782377012121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895566v1</w:t>
+                <w:t xml:space="preserve">hal-04895565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tumulte de La Flotte Silencieuse : Chinmoku no Kantai de Kawaguchi Kaiji</w:t>
+                <w:t xml:space="preserve">Japon pluriel - Arts graphiques et culture visuelle au Japon, Vol.12, Actes du douzième colloque de la Société française des études japonaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions picquier, 12, 2019, 978-2809713930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917552v1</w:t>
-[...599 lines deleted...]
-                <w:t xml:space="preserve">halshs-02110108v1</w:t>
+                <w:t xml:space="preserve">hal-04917501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Danysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laureillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04895565v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bande dessinée en Asie orientale : un art en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve &amp; Larose, Hémisphères, pp.13-18, 2024, 9782377012121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Japon pluriel - Arts graphiques et culture visuelle au Japon, Vol.12, Actes du douzième colloque de la Société française des études japonaises</w:t>
+                <w:t xml:space="preserve">Le tumulte de La Flotte Silencieuse : Chinmoku no Kantai de Kawaguchi Kaiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art, pouvoirs et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 978-2-36424-101-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning the Page: Reading Manga in the Pandemic Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Coronavirus Pandemic in Japanese Literature and Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 781032376387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachez cette case que je ne saurais voir - Le manga pornographique et la censure dans le Japon du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tactiques d’expression à l’ombre de la censure – A l’ombre de la censure II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782140287671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension matérielle du manga – à propos du tankōbon 単行本</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bande dessinée en Asie orientale : un art en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782377012121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le démon en moi – le diable de Devilman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le diable dans la BD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2384091362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangas et dessins animés japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.482-484, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.poutr.2022.01.0482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eldorado insaisissable : le traitement du Japon dans la presse vidéoludique française de la première moitié des années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les magazines de jeux vidéo - Couverture(s) de la presse spécialisée française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Liège, 2022, 978-2-87562-330-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8. Neko manga : une histoire des chats en manga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chats en case</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.173-196, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.delis.2021.01.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 17 ans éternels&amp;quot; : apprendre à jouer à Clannad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Berry, Leticia Andlauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeu vidéo et adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléa Patin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04917501v1</w:t>
+                <w:t xml:space="preserve">Presses de l'Université de Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-7637-3999-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1250,398 +1250,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apocalypse 1995 : la « fin » du manga »,</w:t>
+                <w:t xml:space="preserve">Ce que le visual novel fait à l’anime – comment combler l’intervalle animétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française des Etudes Japonaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">101 Theory not found – Jeux vidéo X Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917633v1</w:t>
+                <w:t xml:space="preserve">hal-04917630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le visual novel fait à l’anime – comment combler l’intervalle animétique</w:t>
+                <w:t xml:space="preserve">Clannad ou la guerre des sexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 Theory not found – Jeux vidéo X Animation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Gêmu – Qu’est-ce qu’un jeu vidéo « japonais » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917630v1</w:t>
+                <w:t xml:space="preserve">hal-04917621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clannad ou la guerre des sexes</w:t>
+                <w:t xml:space="preserve">Des armes pour la paix ? - comment le discours en faveur du réarmement du Japon se déploie dans le manga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Triclot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Gêmu – Qu’est-ce qu’un jeu vidéo « japonais » ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Productions et pratiques culturelles du Japon contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917621v1</w:t>
+                <w:t xml:space="preserve">hal-04917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des armes pour la paix ? - comment le discours en faveur du réarmement du Japon se déploie dans le manga</w:t>
+                <w:t xml:space="preserve">Tankôbon to wa nani ka – Furansu ni okeru nihon manga no shuppan keitai »　単行本とは何か ― フランスにおける日本マンガの出版形態　― (Qu’est-ce qu’un tankôbon ? Les formes éditoriales des mangas publiés en France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions et pratiques culturelles du Japon contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">22ème colloque de la Société d’Étude Japonaise de la Bande Dessinée (日本マンガ学会 Nihon Manga Gakkai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sagamihara, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917617v1</w:t>
+                <w:t xml:space="preserve">hal-04917627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tankôbon to wa nani ka – Furansu ni okeru nihon manga no shuppan keitai »　単行本とは何か ― フランスにおける日本マンガの出版形態　― (Qu’est-ce qu’un tankôbon ? Les formes éditoriales des mangas publiés en France)</w:t>
+                <w:t xml:space="preserve">Apocalypse 1995 : la « fin » du manga »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème colloque de la Société d’Étude Japonaise de la Bande Dessinée (日本マンガ学会 Nihon Manga Gakkai)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sagamihara, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française des Etudes Japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917627v1</w:t>
+                <w:t xml:space="preserve">hal-04917633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout se déroule selon le keikaku* » (* « Keikaku » signifie « plan ») - Traduire les mangas en France</w:t>
               </w:r>
@@ -1828,165 +1828,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper manga – Reconsider manga from its materiality</w:t>
+                <w:t xml:space="preserve">La dimension matérielle du manga : à propos du format tankôbon (単行本)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechademia International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Kyoto (Japan), France</w:t>
+              <w:t xml:space="preserve">Bande Dessinée en Asie Orientale 1ère édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917587v1</w:t>
+                <w:t xml:space="preserve">hal-04917598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension matérielle du manga : à propos du format tankôbon (単行本)</w:t>
+                <w:t xml:space="preserve">Paper manga – Reconsider manga from its materiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande Dessinée en Asie Orientale 1ère édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Mechademia International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Kyoto (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917598v1</w:t>
+                <w:t xml:space="preserve">hal-04917587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing in front of a giant screen: Tsukuba Expo 85 ’and video games, the source of Japanese esports?</w:t>
               </w:r>
@@ -2486,51 +2486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51542D17"/>
+    <w:nsid w:val="5242A490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2717,51 +2717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bouvard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-4193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149865309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0482" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.delis.2021.01.0173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeu-video-et-adolescence" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01869833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.042.0084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bouvard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-4193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149865309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.delis.2021.01.0173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeu-video-et-adolescence" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01869833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.042.0084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>