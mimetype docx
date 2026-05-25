--- v1 (2026-04-11)
+++ v2 (2026-05-25)
@@ -1414,165 +1414,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des armes pour la paix ? - comment le discours en faveur du réarmement du Japon se déploie dans le manga</w:t>
+                <w:t xml:space="preserve">Tankôbon to wa nani ka – Furansu ni okeru nihon manga no shuppan keitai »　単行本とは何か ― フランスにおける日本マンガの出版形態　― (Qu’est-ce qu’un tankôbon ? Les formes éditoriales des mangas publiés en France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions et pratiques culturelles du Japon contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">22ème colloque de la Société d’Étude Japonaise de la Bande Dessinée (日本マンガ学会 Nihon Manga Gakkai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sagamihara, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917617v1</w:t>
+                <w:t xml:space="preserve">hal-04917627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tankôbon to wa nani ka – Furansu ni okeru nihon manga no shuppan keitai »　単行本とは何か ― フランスにおける日本マンガの出版形態　― (Qu’est-ce qu’un tankôbon ? Les formes éditoriales des mangas publiés en France)</w:t>
+                <w:t xml:space="preserve">Des armes pour la paix ? - comment le discours en faveur du réarmement du Japon se déploie dans le manga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème colloque de la Société d’Étude Japonaise de la Bande Dessinée (日本マンガ学会 Nihon Manga Gakkai)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sagamihara, France</w:t>
+              <w:t xml:space="preserve">Productions et pratiques culturelles du Japon contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917627v1</w:t>
+                <w:t xml:space="preserve">hal-04917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apocalypse 1995 : la « fin » du manga »,</w:t>
               </w:r>
@@ -2486,51 +2486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5242A490"/>
+    <w:nsid w:val="E10DB44F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2717,51 +2717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bouvard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-4193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149865309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.delis.2021.01.0173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeu-video-et-adolescence" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01869833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.042.0084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bouvard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-4193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149865309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Danysz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laureillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917552v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.poutr.2022.01.0482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.delis.2021.01.0173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeu-video-et-adolescence" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917587v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01869833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mochi.042.0084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>