--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -633,295 +633,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Improvement of Aerosol Optical Depth from CHIMERE Simulations Using MODIS Satellite Observations</w:t>
+                <w:t xml:space="preserve">Adaptation of a Neuro-Variational Algorithm from SeaWiFS to MODIS-Aqua Sensor for the Determination of Atmospheric and Oceanic Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
+                <w:t xml:space="preserve">Khassoum Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Brajard</w:t>
+                <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Coman</w:t>
+                <w:t xml:space="preserve">Saïdou Moustapha Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (1510), </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.3613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15061510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15143613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274400v1</w:t>
+                <w:t xml:space="preserve">hal-04262724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a Neuro-Variational Algorithm from SeaWiFS to MODIS-Aqua Sensor for the Determination of Atmospheric and Oceanic Variables</w:t>
+                <w:t xml:space="preserve">Machine Learning-Based Improvement of Aerosol Optical Depth from CHIMERE Simulations Using MODIS Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khassoum Correa</w:t>
+                <w:t xml:space="preserve">Farouk Lemmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Machu</w:t>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïdou Moustapha Sall</w:t>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (14), pp.3613. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (1510), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15143613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15061510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262724v1</w:t>
+                <w:t xml:space="preserve">hal-04274400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">54 years of microboring community history explored by machine learning in a massive coral from Mayotte (Indian Ocean)</w:t>
               </w:r>
@@ -1958,51 +1958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evidence of Anoxia and Nitrogen Loss in the Southern Canary Upwelling System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2209,51 +2209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatial and Temporal Analysis of Atmospherics Parameters Retrieved by a Neuro-varationnal Method off the West African Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3116,51 +3116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving aerosol characteristics and sea-surface chlorophyll from satellite ocean color multi-spectral sensors using a neural-variational method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Dèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5539,51 +5539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-Variational Inversion Applied to Ocean Color Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector-Simon Benavidès Pinjosovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,51 +6005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric correction and chlorophyll-a restitution in presence of Saharan dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6315,51 +6315,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution of Aerosol Optical Thickness Retrieved from SeaWiFS Images by a Neural Network Inversion over the West African Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6992,51 +6992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10714" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sebastian Finn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5613-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Bach&#232;lery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Patacchiola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads5185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04889078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baaklini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1707-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khassoum Correa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Moustapha Sall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Hermann Coulibaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.899398" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1491-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Dueben" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0eb0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03112093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Filoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020246" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Minbashian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flourent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-513-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079622" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-143-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector-Simon Benavid&#232;s Pinjosovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-85-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Sarma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2016.05.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Farikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sawadogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010738" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7FLV38T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02079429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19026/RJEES.5.5733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8GS7VZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Santer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.07.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94R2MX5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035179" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berrada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sorror" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTSJMFM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600821101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.03.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM808K8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.01.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1MG89PC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863390v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20407" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03004938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sirven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01858537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Landreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00156" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45550-1_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Khalil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talagrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Taoufiq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750253v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65874" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418376v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de B&#233;zenac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pajot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783328v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Nardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10714" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sebastian Finn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5613-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Bach&#232;lery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Patacchiola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads5185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04889078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baaklini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1707-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khassoum Correa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Moustapha Sall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Hermann Coulibaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.899398" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1491-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Dueben" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0eb0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03112093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Filoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020246" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Minbashian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flourent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-513-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079622" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-143-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector-Simon Benavid&#232;s Pinjosovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-85-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Sarma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2016.05.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Farikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sawadogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010738" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7FLV38T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02079429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19026/RJEES.5.5733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8GS7VZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Santer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.07.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94R2MX5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035179" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berrada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sorror" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTSJMFM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600821101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.03.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM808K8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.01.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1MG89PC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863390v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20407" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03004938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sirven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01858537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Landreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00156" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45550-1_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Khalil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talagrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Taoufiq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750253v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65874" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418376v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de B&#233;zenac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pajot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783328v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Nardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>