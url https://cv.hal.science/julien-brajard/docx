--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -118,321 +118,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning approach to study microboring assemblage dynamics in two living massive coral genera</w:t>
+                <w:t xml:space="preserve">Four-dimensional variational data assimilation with a sea-ice thickness emulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Alaguarda</w:t>
+                <w:t xml:space="preserve">Charlotte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tobias Sebastian Finn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Farchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10714⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (11), pp.5613-5637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-5613-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381195v1</w:t>
+                <w:t xml:space="preserve">hal-05376782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-dimensional variational data assimilation with a sea-ice thickness emulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning approach to study microboring assemblage dynamics in two living massive coral genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Sebastian Finn</w:t>
+                <w:t xml:space="preserve">Diego Alaguarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Farchi</w:t>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bocquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aline Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (11), pp.5613-5637. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (11), pp.862-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-19-5613-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376782v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Atlantic and Benguela Niño events with deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lou Bachèlery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Patacchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -518,51 +518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the coastal–offshore water interactions in the Levantine Sea using ocean color and deep supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -665,51 +665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khassoum Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -812,51 +812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lachatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Coman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -907,64 +907,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">54 years of microboring community history explored by machine learning in a massive coral from Mayotte (Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Alaguarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gninwoyo Eric Hermann Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1080,51 +1080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy El Hourany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Fifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1322,90 +1322,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging observations, theory and numerical simulation of the ocean using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Sonnewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter D. Dueben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (7), pp.073008. </w:t>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,77 +1707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining data assimilation and machine learning to emulate a dynamical model from sparse and noisy observations: A case study with the Lorenz 96 model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carrassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1843,58 +1843,58 @@
                 <w:t xml:space="preserve">Estimation of phytoplankton pigments from ocean-color satellite observations in the Senegalo–Mauritanian region by using an advanced neural classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Yala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Dèye Niang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,278 +1952,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidence of Anoxia and Nitrogen Loss in the Southern Canary Upwelling System</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data assimilation as a learning tool to infer ordinary differential equation representations of dynamical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Carrassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL079622⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.143-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-26-143-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067752v1</w:t>
+                <w:t xml:space="preserve">hal-02517929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation as a learning tool to infer ordinary differential equation representations of dynamical models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">First Evidence of Anoxia and Nitrogen Loss in the Southern Canary Upwelling System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siny Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (3), pp.143-162. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (5), pp.2619-2627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-26-143-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517929v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatial and Temporal Analysis of Atmospherics Parameters Retrieved by a Neuro-varationnal Method off the West African Coast</w:t>
               </w:r>
@@ -2248,51 +2248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2369,51 +2369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangalaa Kameswari Rajasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,51 +2611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling surface currents in the Eastern Levantine Mediterranean using surface drifters and satellite altimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,51 +2745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Numerical Validation using Stochastic Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Eberhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (9), pp.6581--6601. </w:t>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niang Awa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3142,51 +3142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,51 +3258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric correction of MERIS data for case-2 waters using a neuro-variational inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Santer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,51 +3387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric correction of SeaWiFS ocean color imagery in the presence of absorbing aerosols off the Indian coast using a neuro-variational method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,51 +3637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating aerosol parameters above the ocean from MERIS observations using topological maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a neuro-variational inversion of ocean colour images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a neuro-variational inversion for retrieving oceanic and atmospheric constituents from satellite ocean colour sensor: Application to absorbing aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,51 +4074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning 4DVAR inversion directly from observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Béréziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4303,51 +4303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4424,51 +4424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completing physics-based models by learning hidden dynamics through data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4519,51 +4519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a neural network learn a numerical model ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,51 +4640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Eberhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Ocean Dynamics through Machine Learning: Application on Sea-Surface Suspended Particulate Mater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Round-off Errors in OpenMP Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Eberhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,286 +4950,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of phytoplankton groups from space: application to senegalo-mauritanean upwelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensemble variational data assimilation with a shallow-water model: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yala Khalil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N'Dèye Niang</w:t>
+                <w:t xml:space="preserve">Olivier Talagrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Vienne, Austria. pp.15098</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.14836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507521v1</w:t>
+                <w:t xml:space="preserve">hal-01507519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble variational data assimilation with a shallow-water model: preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determination of phytoplankton groups from space: application to senegalo-mauritanean upwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yala Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Talagrand</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crépon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Dèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.14836</w:t>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria. pp.15098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507519v1</w:t>
+                <w:t xml:space="preserve">hal-01507521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high performance stochastic arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Eberhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,225 +5244,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international symposium on Scientific Computing, Computer Arithmetic and Validated Numerics (SCAN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Würzburg, Germany. pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of phytoplankton groups from ocean color spectral measurements in the Senegalo-Mauritanian upwelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ymane Taoufiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Farikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Alvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Oceanography Society (TOS), Oct 2014, Portland, Maine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation of Data Assimilation Codes Generated by the YAO Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5490,87 +5490,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-Variational Inversion Applied to Ocean Color Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5615,454 +5615,454 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Meteorological Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse method for the retrieval of ocean vertical profiles using self-organizing maps and hidden Markov models - Application on Ocean Colour Satellite Image Inversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variational data assimilation in NEMO using YAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Moulin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deltel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCTA 2011 : NCTA- International Conference on Neural Computation Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès European Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750300v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of sea surface data to retrieve the vertical distribution of phytoplankton using a statistical methodology</w:t>
+                <w:t xml:space="preserve">Inverse method for the retrieval of ocean vertical profiles using self-organizing maps and hidden Markov models - Application on Ocean Colour Satellite Image Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès European Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">NCTA 2011 : NCTA- International Conference on Neural Computation Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750248v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational data assimilation in NEMO using YAO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inversion of sea surface data to retrieve the vertical distribution of phytoplankton using a statistical methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès European Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750253v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric correction and chlorophyll-a restitution in presence of Saharan dusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,51 +6094,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès European Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6148,150 +6148,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Surface Currents in the Eastern Levantine Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.8888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6301,91 +6301,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution of Aerosol Optical Thickness Retrieved from SeaWiFS Images by a Neural Network Inversion over the West African Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,70 +6394,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosols-Science and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2016, 978-953-51-2843-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/65874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6467,385 +6467,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards diffusion models for large-scale sea-ice modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Sebastian Finn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Farchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brajard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Dynamical Systems from Partial Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bézenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of parallel and coherent code using the YAO variational data assimilation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6992,51 +6992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10714" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sebastian Finn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5613-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Bach&#232;lery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Patacchiola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads5185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04889078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baaklini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1707-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khassoum Correa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Moustapha Sall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Hermann Coulibaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.899398" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1491-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Dueben" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0eb0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03112093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Filoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020246" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Minbashian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flourent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-513-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079622" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-143-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector-Simon Benavid&#232;s Pinjosovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-85-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Sarma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2016.05.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Farikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sawadogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010738" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7FLV38T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02079429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19026/RJEES.5.5733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8GS7VZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Santer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.07.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94R2MX5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035179" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berrada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sorror" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTSJMFM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600821101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.03.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM808K8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.01.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1MG89PC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863390v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20407" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03004938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sirven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01858537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Landreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00156" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45550-1_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Khalil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talagrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Taoufiq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750316v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750253v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65874" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418376v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de B&#233;zenac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pajot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783328v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Nardi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sebastian Finn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Farchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-5613-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Bach&#232;lery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Patacchiola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads5185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04889078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baaklini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Issa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fifani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-1707-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04262724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khassoum Correa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;dou Moustapha Sall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143613" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Lemmouchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lachatre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Hermann Coulibaly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.899398" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1491-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329128v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Dueben" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac0eb0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03112093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Filoche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020246" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Minbashian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flourent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147335v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carrassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2020.101171" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mory Ouattara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-513-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517929v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-26-143-2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079622" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crepin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector-Simon Benavid&#232;s Pinjosovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-85-2017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Sarma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357669v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2016.05.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Farikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sawadogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC010738" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L7FLV38T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02079429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niang Awa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19026/RJEES.5.5733" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cr&#233;pon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8GS7VZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Santer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.07.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H94R2MX5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035179" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berrada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sorror" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSTSJMFM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160600821101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750296v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.03.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CM808K8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2006.01.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1MG89PC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03863390v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03082863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Menna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20407" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03004938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02067473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sirven" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01858537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Landreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2018.00156" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45550-1_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507519v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Talagrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yala Khalil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'D&#232;ye Niang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217244v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ymane Taoufiq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Alvain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750300v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Poulain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65874" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ayed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de B&#233;zenac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pajot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783328v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Nardi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>