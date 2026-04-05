--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1126,916 +1126,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02888000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t>
+                <w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-1442-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571623v1</w:t>
+                <w:t xml:space="preserve">emse-02015861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-1442-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02015861v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t>
+                <w:t xml:space="preserve">Finite element setting for fluid flow simulations with natural enforcement of the triple junction equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chevalier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">J. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.103-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02016311v1</w:t>
+                <w:t xml:space="preserve">emse-02016055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Boman</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 346 (11), pp.997-998</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02015997v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02016311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element setting for fluid flow simulations with natural enforcement of the triple junction equilibrium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Moulin</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (11), pp.997-998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-02016055v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02015997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t>
+                <w:t xml:space="preserve">Unified adaptive Variational MultiScale method for two phase compressible–incompressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 308, pp.238-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01353584v1</w:t>
+                <w:t xml:space="preserve">hal-01353998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified adaptive Variational MultiScale method for two phase compressible–incompressible flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+                <w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mesri</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 308, pp.238-255. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353998v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01353584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust monolithic approach for resin infusion based process modelling</w:t>
               </w:r>
@@ -2151,51 +2151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,316 +2262,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01063698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating a logarithmic-strain based hyperelastic formulation into a three-field mixed finite element formulation to deal with incompressibility in finite-strain elastoplasticity</w:t>
+                <w:t xml:space="preserve">Stokes–Darcy coupling in severe regimes using multiscale stabilisation for mixed finite elements: monolithic approach versus decoupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Al Akhrass</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">L. Abouorm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
+                <w:t xml:space="preserve">R. Troian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.04.004⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3-4), pp.113 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2014.882140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01063686v1</w:t>
+                <w:t xml:space="preserve">emse-03470747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes–Darcy coupling in severe regimes using multiscale stabilisation for mixed finite elements: monolithic approach versus decoupled approach</w:t>
+                <w:t xml:space="preserve">Integrating a logarithmic-strain based hyperelastic formulation into a three-field mixed finite element formulation to deal with incompressibility in finite-strain elastoplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abouorm</w:t>
+                <w:t xml:space="preserve">Dina Al Akhrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Troian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Moulin</w:t>
+                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17797179.2014.882140⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03470747v1</w:t>
+                <w:t xml:space="preserve">emse-01063686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,560 +3122,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a level-set method and a mixed stabilized P1/P1 formulation for coupling Stokes-Darcy flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdivieso François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drapier Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.2569⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (8), pp.23398-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05073.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00830372v1</w:t>
+                <w:t xml:space="preserve">emse-00828886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining a level-set method and a mixed stabilized P1/P1 formulation for coupling Stokes-Darcy flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Drapier Sylvain</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (8), pp.23398-2405. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (2), pp.459-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05073.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.2569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00828886v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00830372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Valdivieso</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03470800v1</w:t>
+                <w:t xml:space="preserve">hal-00828629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Valdivieso</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00828629v1</w:t>
+                <w:t xml:space="preserve">emse-03470800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulation of the matter transport by surface diffusion within a level-set context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,290 +3961,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00475678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of 3D polyurethane expansion during manufacturing process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'interaction fluide-structure pour la simulation multi-échelles des procédés de mélange = Fluid-structure interaction methods for multiscale simulation of mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bikard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 309 (1-3), pp.49-63. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (3), pp.Pages 251-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca:2007046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00502475v1</w:t>
+                <w:t xml:space="preserve">hal-00509546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'interaction fluide-structure pour la simulation multi-échelles des procédés de mélange = Fluid-structure interaction methods for multiscale simulation of mixing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
+                <w:t xml:space="preserve">Numerical simulation of 3D polyurethane expansion during manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Laure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 309 (1-3), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2007046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00509546v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00502475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 2D simulation of small gas bubble clusters: from the expansion step to the equilibrium state</w:t>
               </w:r>
@@ -4359,51 +4359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of the foam structure of polymeric materials by direct 3D simulation of their expansion by chemical reaction based on a multidomain method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5279,407 +5279,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD model order reduction for transient biphasic flows in porous media based on steady-state snapshots</w:t>
+                <w:t xml:space="preserve">Reduced order model based on POD-Galerkin for transient two-phase flows in porous media using database in steady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Drapier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques (MORTEch)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Computational Fluids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05023804v1</w:t>
+                <w:t xml:space="preserve">emse-05019704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de perméabilités numériques (benchmark international) – application à l’élaboration de matériaux composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POD model order reduction for transient biphasic flows in porous media based on steady-state snapshots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maydine Ghestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SImulation et Modélisation pour l’Ingénierie Virtuelle (SIMIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques (MORTEch)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05049991v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05023804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order model based on POD-Galerkin for transient two-phase flows in porous media using database in steady state</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de perméabilités numériques (benchmark international) – application à l’élaboration de matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Computational Fluids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">SImulation et Modélisation pour l’Ingénierie Virtuelle (SIMIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05019704v1</w:t>
+                <w:t xml:space="preserve">emse-05049991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation stochastiques des écoulements multiphasiques transverses transitoires dans les milieux fibreux pour la modélisation des procédés de fabrication des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,165 +5724,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05023742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical upscaling from numerical simulations of transient two-phase flow within random fibrous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+                <w:t xml:space="preserve">Accélération de simulations éléments finis de problèmes transitoires par projection de Galerkin à partir de solutions obtenues en régime permanent diphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maydine Ghestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05019534v1</w:t>
+                <w:t xml:space="preserve">hal-03717978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic upscaling of transient transverse multi-phase flow within fibrous media for modelling composite manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,135 +6087,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and grain boundary interdiffusion during the sintering of mixed oxides fuels - a Finite Volume Method simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Dempowo</w:t>
+                <w:t xml:space="preserve">Statistical upscaling from numerical simulations of transient two-phase flow within random fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03699734v1</w:t>
+                <w:t xml:space="preserve">emse-05019534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle stochastique de transition d'échelle pour les écoulements diphasiques transitoires en milieu fibreux</w:t>
               </w:r>
@@ -6290,230 +6303,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de simulations éléments finis de problèmes transitoires par projection de Galerkin à partir de solutions obtenues en régime permanent diphasique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maydine Ghestin</w:t>
+                <w:t xml:space="preserve">Surface and grain boundary interdiffusion during the sintering of mixed oxides fuels - a Finite Volume Method simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dempowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717978v1</w:t>
+                <w:t xml:space="preserve">cea-03699734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6538,90 +6538,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6668,90 +6668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6787,284 +6787,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thermique numérique et expérimentale durant un chauffage par micro-ondes : comparaison entre approches directe et hybride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ganster</w:t>
+                <w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poudres 2019 : Matériaux Frittés et Fabrication Additive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05018657v1</w:t>
+                <w:t xml:space="preserve">hal-04824595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04920904v1</w:t>
+                <w:t xml:space="preserve">emse-05018844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental thermal analysis for direct and hybrid microwave heating (of SiC)</w:t>
+                <w:t xml:space="preserve">Analyse thermique numérique et expérimentale durant un chauffage par micro-ondes : comparaison entre approches directe et hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ganster</w:t>
@@ -7082,804 +7099,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Poudres 2019 : Matériaux Frittés et Fabrication Additive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05018722v1</w:t>
+                <w:t xml:space="preserve">emse-05018657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique en configuration industrielle de procédés d'élaboration de composites structuraux par infusion de résine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824619v1</w:t>
+                <w:t xml:space="preserve">emse-04920904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+                <w:t xml:space="preserve">Numerical and experimental thermal analysis for direct and hybrid microwave heating (of SiC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824595v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique en configuration industrielle de procédés d'élaboration de composites structuraux par infusion de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouetcha Daniella Nguemalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H.N. Vo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05018844v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+                <w:t xml:space="preserve">Prise en compte des effets capillaires locaux dans la simulation des procédés d'infusion pour les composites structuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926724v1</w:t>
+                <w:t xml:space="preserve">hal-01623670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des modèles de Darcy et de Brinkman pour la prise en compte des effets capillaires locaux dans la simulation des écoulements macroscopiques en milieux poreux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926723v1</w:t>
+                <w:t xml:space="preserve">hal-01623671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623671v1</w:t>
+                <w:t xml:space="preserve">hal-01926724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage multiphysique en régime transitoire: application aux procédés par infusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabih Mezher</w:t>
+                <w:t xml:space="preserve">Comparaison des modèles de Darcy et de Brinkman pour la prise en compte des effets capillaires locaux dans la simulation des écoulements macroscopiques en milieux poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7907,241 +7907,241 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926876v1</w:t>
+                <w:t xml:space="preserve">hal-01926723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des effets capillaires locaux dans la simulation des procédés d'infusion pour les composites structuraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+                <w:t xml:space="preserve">Couplage multiphysique en régime transitoire: application aux procédés par infusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623670v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in alpha/beta titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.02003, </w:t>
@@ -8179,90 +8179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des phénomènes capillaires et de mouillage pour l'étude de la formation de macro/micro-porosités dans les procédés d'élaboration par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8339,51 +8339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8415,135 +8415,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes éléments finis robustes pour gérer l’incompressibilité en grandes déformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
+                <w:t xml:space="preserve">Monolithic approach for coupling Stokes-Darcy in severe regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Abouorm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722340v1</w:t>
+                <w:t xml:space="preserve">hal-01722059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du frittage de matériaux dopés et de multi-matériaux à l'échelle d'un empilement granulaire</w:t>
               </w:r>
@@ -8631,165 +8631,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic approach for coupling Stokes-Darcy in severe regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Abouorm</w:t>
+                <w:t xml:space="preserve">Méthodes éléments finis robustes pour gérer l’incompressibilité en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Al Akhrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722059v1</w:t>
+                <w:t xml:space="preserve">hal-01722340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance computing of sintering process at particle scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8853,466 +8853,466 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">L. Abou Orm</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Abouorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.48</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597918v1</w:t>
+                <w:t xml:space="preserve">hal-00592736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages Stokes/Darcy dans des milieux déformables pour la modélisation des procédés par infusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+                <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abou Orm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592739v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">Couplages Stokes/Darcy dans des milieux déformables pour la modélisation des procédés par infusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592741v1</w:t>
+                <w:t xml:space="preserve">hal-00592739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
+                <w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Abouorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592736v1</w:t>
+                <w:t xml:space="preserve">hal-00592741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du transport de matière par diffusion surfacique à l'aide d'une approche Level-Set</w:t>
               </w:r>
@@ -9514,103 +9514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
@@ -9911,51 +9911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17451" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2519" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZT4K4MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBPTBXJP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWQ1BZH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2K72NSNS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5022-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FWJFJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Batkam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.11-33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhouben Cuesta-Ramirez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1179" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17451" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2519" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZT4K4MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBPTBXJP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWQ1BZH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2K72NSNS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5022-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FWJFJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Batkam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.11-33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhouben Cuesta-Ramirez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018657v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1179" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>