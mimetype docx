--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct microwave heating of alumina for different densities: experimental and numerical thermal analysis</w:t>
+                <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+                <w:t xml:space="preserve">Romain Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ganster</w:t>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+                <w:t xml:space="preserve">Synthia Divin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Meunier</w:t>
+                <w:t xml:space="preserve">Benoît Verquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106 (5), pp.2773-2785. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 666, pp.131347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.18971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04664493v1</w:t>
+                <w:t xml:space="preserve">hal-04050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experiments and modelling to predict the competition between liquid spreading and impregnation in porous media for Metal Binder Jetting applications</w:t>
+                <w:t xml:space="preserve">Direct microwave heating of alumina for different densities: experimental and numerical thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ravel</w:t>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthia Divin</w:t>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Verquin</w:t>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Reynaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 666, pp.131347. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (5), pp.2773-2785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.18971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050122v1</w:t>
+                <w:t xml:space="preserve">emse-04664493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reappraisal of Upscaling Descriptors for Transient Two-Phase Flows in Fibrous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dempowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -764,64 +764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -868,103 +868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical thermal analysis for direct microwave heating of silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ganster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (1), pp.302-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1024,64 +1024,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1145,64 +1145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1390,303 +1390,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element setting for fluid flow simulations with natural enforcement of the triple junction equilibrium</w:t>
+                <w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bruchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Moulin</w:t>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02016055v1</w:t>
+                <w:t xml:space="preserve">emse-02016311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">Finite element setting for fluid flow simulations with natural enforcement of the triple junction equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.103-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-02016311v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02016055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,311 +1731,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02015997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified adaptive Variational MultiScale method for two phase compressible–incompressible flows</w:t>
+                <w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Hachem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yujie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mesri</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.022⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353998v1</w:t>
+                <w:t xml:space="preserve">emse-01353584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unified adaptive Variational MultiScale method for two phase compressible–incompressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 308, pp.238-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01353584v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust monolithic approach for resin infusion based process modelling</w:t>
               </w:r>
@@ -2047,64 +2047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Abouorm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2164,51 +2164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,64 +2307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Troian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (3-4), pp.113 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2411,51 +2411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating a logarithmic-strain based hyperelastic formulation into a three-field mixed finite element formulation to deal with incompressibility in finite-strain elastoplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Al Akhrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,51 +2669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,64 +2786,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic approach of Stokes-Darcy coupling for LCM process modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Abouorm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2916,51 +2916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howatchinou Tossoukpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3001,668 +3001,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00963557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combining a level-set method and a mixed stabilized P1/P1 formulation for coupling Stokes-Darcy flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Abou Orm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (2), pp.459-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852599v1</w:t>
+                <w:t xml:space="preserve">emse-00830372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valdivieso François</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drapier Sylvain</w:t>
+                <w:t xml:space="preserve">L. Abou Orm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.383-393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00828886v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a level-set method and a mixed stabilized P1/P1 formulation for coupling Stokes-Darcy flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdivieso François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drapier Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 69 (2), pp.459-480. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (8), pp.23398-2405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.2569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05073.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00830372v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00828886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Valdivieso</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828629v1</w:t>
+                <w:t xml:space="preserve">emse-03470800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Valdivieso</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03470800v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulation of the matter transport by surface diffusion within a level-set context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a signed distance function for the simulation of metal forming processes : Formulation of the contact condition and mesh adaptation. From a Lagrangian approach to an Eulerian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,51 +3864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical strategy for the direct 3D simulation of the expansion of bubbles into a molten polymer during a foaming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3961,320 +3961,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00475678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'interaction fluide-structure pour la simulation multi-échelles des procédés de mélange = Fluid-structure interaction methods for multiscale simulation of mixing processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of 3D polyurethane expansion during manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bikard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laure</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Leboeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (3), pp.Pages 251-258. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 309 (1-3), pp.49-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2007046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509546v1</w:t>
+                <w:t xml:space="preserve">emse-00502475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of 3D polyurethane expansion during manufacturing process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Méthodes d'interaction fluide-structure pour la simulation multi-échelles des procédés de mélange = Fluid-structure interaction methods for multiscale simulation of mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.04.025⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (3), pp.Pages 251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2007046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00502475v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 2D simulation of small gas bubble clusters: from the expansion step to the equilibrium state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,64 +4359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of the foam structure of polymeric materials by direct 3D simulation of their expansion by chemical reaction based on a multidomain method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Space-Time Discontinuous Galerkin Method for Convection and Diffusion in Injection Moulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Batkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4650,64 +4650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4758,64 +4758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4879,64 +4879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4987,64 +4987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.308-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5082,64 +5082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of 3D printed porous media: towards the convergence of experimental and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5203,64 +5203,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5279,325 +5279,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order model based on POD-Galerkin for transient two-phase flows in porous media using database in steady state</w:t>
+                <w:t xml:space="preserve">POD model order reduction for transient biphasic flows in porous media based on steady-state snapshots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Computational Fluids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques (MORTEch)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05019704v1</w:t>
+                <w:t xml:space="preserve">emse-05023804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD model order reduction for transient biphasic flows in porous media based on steady-state snapshots</w:t>
+                <w:t xml:space="preserve">Reduced order model based on POD-Galerkin for transient two-phase flows in porous media using database in steady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques (MORTEch)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Computational Fluids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05023804v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05019704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de perméabilités numériques (benchmark international) – application à l’élaboration de matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SImulation et Modélisation pour l’Ingénierie Virtuelle (SIMIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5635,77 +5635,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation stochastiques des écoulements multiphasiques transverses transitoires dans les milieux fibreux pour la modélisation des procédés de fabrication des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymères &amp; Composites pour l’aéronautique et le spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5724,217 +5724,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05023742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de simulations éléments finis de problèmes transitoires par projection de Galerkin à partir de solutions obtenues en régime permanent diphasique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Statistical upscaling from numerical simulations of transient two-phase flow within random fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717978v1</w:t>
+                <w:t xml:space="preserve">emse-05019534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic upscaling of transient transverse multi-phase flow within fibrous media for modelling composite manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.784 à 791, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6087,204 +6074,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical upscaling from numerical simulations of transient two-phase flow within random fibrous media</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surface and grain boundary interdiffusion during the sintering of mixed oxides fuels - a Finite Volume Method simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dempowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05019534v1</w:t>
+                <w:t xml:space="preserve">cea-03699734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle stochastique de transition d'échelle pour les écoulements diphasiques transitoires en milieu fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6303,217 +6290,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and grain boundary interdiffusion during the sintering of mixed oxides fuels - a Finite Volume Method simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accélération de simulations éléments finis de problèmes transitoires par projection de Galerkin à partir de solutions obtenues en régime permanent diphasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maydine Ghestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lechelle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03699734v1</w:t>
+                <w:t xml:space="preserve">hal-03717978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6538,77 +6538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6662,1015 +6662,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse thermique numérique et expérimentale durant un chauffage par micro-ondes : comparaison entre approches directe et hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">Poudres 2019 : Matériaux Frittés et Fabrication Additive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420706v1</w:t>
+                <w:t xml:space="preserve">emse-05018657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824595v1</w:t>
+                <w:t xml:space="preserve">emse-04920904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05018844v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thermique numérique et expérimentale durant un chauffage par micro-ondes : comparaison entre approches directe et hybride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poudres 2019 : Matériaux Frittés et Fabrication Additive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05018657v1</w:t>
+                <w:t xml:space="preserve">hal-04824595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04920904v1</w:t>
+                <w:t xml:space="preserve">emse-05018844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental thermal analysis for direct and hybrid microwave heating (of SiC)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique en configuration industrielle de procédés d'élaboration de composites structuraux par infusion de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouetcha Daniella Nguemalieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05018722v1</w:t>
+                <w:t xml:space="preserve">hal-04824619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique en configuration industrielle de procédés d'élaboration de composites structuraux par infusion de résine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental thermal analysis for direct and hybrid microwave heating (of SiC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824619v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des effets capillaires locaux dans la simulation des procédés d'infusion pour les composites structuraux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623670v1</w:t>
+                <w:t xml:space="preserve">hal-01926724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7715,191 +7715,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparaison des modèles de Darcy et de Brinkman pour la prise en compte des effets capillaires locaux dans la simulation des écoulements macroscopiques en milieux poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926724v1</w:t>
+                <w:t xml:space="preserve">hal-01926723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des modèles de Darcy et de Brinkman pour la prise en compte des effets capillaires locaux dans la simulation des écoulements macroscopiques en milieux poreux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Couplage multiphysique en régime transitoire: application aux procédés par infusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7907,159 +7907,159 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926723v1</w:t>
+                <w:t xml:space="preserve">hal-01926876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage multiphysique en régime transitoire: application aux procédés par infusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des effets capillaires locaux dans la simulation des procédés d'infusion pour les composites structuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926876v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in alpha/beta titanium alloys</w:t>
               </w:r>
@@ -8084,51 +8084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8179,77 +8179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des phénomènes capillaires et de mouillage pour l'étude de la formation de macro/micro-porosités dans les procédés d'élaboration par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8313,64 +8313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche monolithique pour la simulation numérique des procédés d'élaboration de matériaux composites par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8434,64 +8434,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic approach for coupling Stokes-Darcy in severe regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Abouorm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8555,51 +8555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howatchinou Tossoukpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8676,51 +8676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8758,51 +8758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance computing of sintering process at particle scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8853,496 +8853,496 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Lara Abouorm</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abou Orm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592736v1</w:t>
+                <w:t xml:space="preserve">hal-00597918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Abou Orm</w:t>
+                <w:t xml:space="preserve">Couplages Stokes/Darcy dans des milieux déformables pour la modélisation des procédés par infusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.48</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597918v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages Stokes/Darcy dans des milieux déformables pour la modélisation des procédés par infusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592739v1</w:t>
+                <w:t xml:space="preserve">hal-00592741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Valdivieso</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Abouorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592741v1</w:t>
+                <w:t xml:space="preserve">hal-00592736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du transport de matière par diffusion surfacique à l'aide d'une approche Level-Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,64 +9419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une méthode Level Set pour le couplage Stokes-Darcy : application aux procédés d'élaboration par infusion de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9514,103 +9514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
@@ -9671,51 +9671,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la formation d'une structure de mousse par simulation directe de l'expansion de bulles dans une matrice liquide polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École Nationale Supérieure des Mines de Paris, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004ENMP1179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9911,51 +9911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17451" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2519" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZT4K4MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBPTBXJP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWQ1BZH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2K72NSNS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5022-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FWJFJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Batkam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.11-33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhouben Cuesta-Ramirez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018657v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1179" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17451" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2519" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZT4K4MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBPTBXJP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWQ1BZH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2K72NSNS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5022-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FWJFJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Batkam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.11-33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhouben Cuesta-Ramirez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1179" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>