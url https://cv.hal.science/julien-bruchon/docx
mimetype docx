--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -234,274 +234,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct microwave heating of alumina for different densities: experimental and numerical thermal analysis</w:t>
+                <w:t xml:space="preserve">Reappraisal of Upscaling Descriptors for Transient Two-Phase Flows in Fibrous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+                <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ganster</w:t>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.18971⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147 (2), pp.345 à 374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-023-01912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04664493v1</w:t>
+                <w:t xml:space="preserve">emse-04257598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of Upscaling Descriptors for Transient Two-Phase Flows in Fibrous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct microwave heating of alumina for different densities: experimental and numerical thermal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147 (2), pp.345 à 374. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (5), pp.2773-2785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-023-01912-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.18971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04257598v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04664493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
               </w:r>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dempowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -732,369 +732,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03713932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding transverse permeability of fibrous media: a statistical study from random representative volume elements with consideration of fluid slip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical thermal analysis for direct microwave heating of silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Geoffre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maydine Ghestin</w:t>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103751⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.302-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03896733v1</w:t>
+                <w:t xml:space="preserve">emse-03223272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical thermal analysis for direct microwave heating of silicon carbide</w:t>
+                <w:t xml:space="preserve">Bounding transverse permeability of fibrous media: a statistical study from random representative volume elements with consideration of fluid slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ganster</w:t>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (1), pp.302-312. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.103751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.17451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03223272v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03896733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intra-yarn flows on whole 3D woven fabric numerical permeability: from Stokes to Stokes-Darcy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanneck Wielhorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129, pp.103349. </w:t>
@@ -1145,90 +1145,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1301,51 +1301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1409,90 +1409,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,90 +1750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2015,589 +2015,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust monolithic approach for resin infusion based process modelling</w:t>
+                <w:t xml:space="preserve">Stokes–Darcy coupling in severe regimes using multiscale stabilisation for mixed finite elements: monolithic approach versus decoupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Abouorm</w:t>
+                <w:t xml:space="preserve">L. Abouorm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Blais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">R. Troian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.306⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3-4), pp.113 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2014.882140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01144951v1</w:t>
+                <w:t xml:space="preserve">emse-03470747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrating a logarithmic-strain based hyperelastic formulation into a three-field mixed finite element formulation to deal with incompressibility in finite-strain elastoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Al Akhrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Valdivieso</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-014-9101-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01063698v1</w:t>
+                <w:t xml:space="preserve">emse-01063686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes–Darcy coupling in severe regimes using multiscale stabilisation for mixed finite elements: monolithic approach versus decoupled approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Moulin</w:t>
+                <w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.141-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-014-9101-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17797179.2014.882140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-03470747v1</w:t>
+                <w:t xml:space="preserve">emse-01063698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating a logarithmic-strain based hyperelastic formulation into a three-field mixed finite element formulation to deal with incompressibility in finite-strain elastoplasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A robust monolithic approach for resin infusion based process modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Abouorm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.04.004⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 611-612, pp.306-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-01063686v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01144951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2650,447 +2650,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00962442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">3D modelling of doped and multi-materials during sintering of a granular packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howatchinou Tossoukpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554-557, pp.714-723. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.714⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.724-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00962456v1</w:t>
+                <w:t xml:space="preserve">emse-00963557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic approach of Stokes-Darcy coupling for LCM process modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Abouorm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CURRENT STATE-OF-THE-ART ON MATERIAL FORMING: NUMERICAL AND EXPERIMENTAL APPROACHES AT DIFFERENT LENGTH-SCALES, PTS 1-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.447-455. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00959587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of doped and multi-materials during sintering of a granular packing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Howatchinou Tossoukpe</w:t>
+                <w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554-557, pp.724-731. </w:t>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.714-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00963557v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00962456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a level-set method and a mixed stabilized P1/P1 formulation for coupling Stokes-Darcy flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 69 (2), pp.459-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3130,320 +3130,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00830372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abou Orm</w:t>
+                <w:t xml:space="preserve">Valdivieso François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drapier Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (8), pp.23398-2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05073.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852599v1</w:t>
+                <w:t xml:space="preserve">emse-00828886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Drapier Sylvain</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abou Orm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.383-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05073.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">emse-00828886v1</w:t>
+                <w:t xml:space="preserve">hal-00852599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3502,64 +3502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3618,90 +3618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulation of the matter transport by surface diffusion within a level-set context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3748,51 +3748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a signed distance function for the simulation of metal forming processes : Formulation of the contact condition and mesh adaptation. From a Lagrangian approach to an Eulerian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3864,51 +3864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical strategy for the direct 3D simulation of the expansion of bubbles into a molten polymer during a foaming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3961,320 +3961,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00475678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of 3D polyurethane expansion during manufacturing process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'interaction fluide-structure pour la simulation multi-échelles des procédés de mélange = Fluid-structure interaction methods for multiscale simulation of mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bikard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 309 (1-3), pp.49-63. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (3), pp.Pages 251-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca:2007046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00502475v1</w:t>
+                <w:t xml:space="preserve">hal-00509546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'interaction fluide-structure pour la simulation multi-échelles des procédés de mélange = Fluid-structure interaction methods for multiscale simulation of mixing processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of 3D polyurethane expansion during manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bikard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Laure</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 309 (1-3), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2007046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00509546v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00502475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 2D simulation of small gas bubble clusters: from the expansion step to the equilibrium state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,64 +4359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of the foam structure of polymeric materials by direct 3D simulation of their expansion by chemical reaction based on a multidomain method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Space-Time Discontinuous Galerkin Method for Convection and Diffusion in Injection Moulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Batkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4618,325 +4618,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation stochastique d'écoulements transverses en régimes saturé et transitoire pour la modélisation des procédés d'élaboration de composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réduction de modèles darcéens diphasiques transitoires par POD-Galerkin à partir de données stationnaires grossières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313012v1</w:t>
+                <w:t xml:space="preserve">hal-05313123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèles darcéens diphasiques transitoires par POD-Galerkin à partir de données stationnaires grossières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Homogénéisation stochastique d'écoulements transverses en régimes saturé et transitoire pour la modélisation des procédés d'élaboration de composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313123v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation stochastique des écoulements diphasiques transverses transitoires dans les milieux fibreux pour modéliser l'élaboration de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4961,90 +4961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic upscaling approach of impregnation flows in fibrous microstructures for composite process modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.308-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5063,325 +5063,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04873548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of 3D printed porous media: towards the convergence of experimental and numerical results</w:t>
+                <w:t xml:space="preserve">Génération de champs aléatoires de perméabilité pour les composites par méthodes à noyaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Baral</w:t>
+                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.757 - 764</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04877094v1</w:t>
+                <w:t xml:space="preserve">hal-04610944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de champs aléatoires de perméabilité pour les composites par méthodes à noyaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permeability of 3D printed porous media: towards the convergence of experimental and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Paul Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.757 - 764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610944v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04877094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD model order reduction for transient biphasic flows in porous media based on steady-state snapshots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques (MORTEch)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5406,103 +5406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order model based on POD-Galerkin for transient two-phase flows in porous media using database in steady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Computational Fluids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5527,77 +5527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de perméabilités numériques (benchmark international) – application à l’élaboration de matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SImulation et Modélisation pour l’Ingénierie Virtuelle (SIMIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5622,90 +5622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation stochastiques des écoulements multiphasiques transverses transitoires dans les milieux fibreux pour la modélisation des procédés de fabrication des composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymères &amp; Composites pour l’aéronautique et le spatial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5730,90 +5730,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical upscaling from numerical simulations of transient two-phase flow within random fibrous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5851,77 +5851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic upscaling of transient transverse multi-phase flow within fibrous media for modelling composite manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.784 à 791, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5955,90 +5955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discussion of the current and potential uses of Gaussian Processes in mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhouben Cuesta-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6074,325 +6074,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and grain boundary interdiffusion during the sintering of mixed oxides fuels - a Finite Volume Method simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modèle stochastique de transition d'échelle pour les écoulements diphasiques transitoires en milieu fibreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03699734v1</w:t>
+                <w:t xml:space="preserve">hal-03718295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle stochastique de transition d'échelle pour les écoulements diphasiques transitoires en milieu fibreux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aubin Geoffre</w:t>
+                <w:t xml:space="preserve">Surface and grain boundary interdiffusion during the sintering of mixed oxides fuels - a Finite Volume Method simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dempowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lechelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718295v1</w:t>
+                <w:t xml:space="preserve">cea-03699734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération de simulations éléments finis de problèmes transitoires par projection de Galerkin à partir de solutions obtenues en régime permanent diphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maydine Ghestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6430,64 +6430,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,90 +6551,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress - World Congress on Computational Mechanic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6668,90 +6668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse thermique numérique et expérimentale durant un chauffage par micro-ondes : comparaison entre approches directe et hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ganster</w:t>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poudres 2019 : Matériaux Frittés et Fabrication Additive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6815,51 +6815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6895,402 +6895,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04920904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420706v1</w:t>
+                <w:t xml:space="preserve">hal-04824595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t>
+                <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824595v1</w:t>
+                <w:t xml:space="preserve">emse-05018844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental thermal analysis for direct and hybrid microwave heating (of SiC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ganster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05018844v1</w:t>
+                <w:t xml:space="preserve">emse-05018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique en configuration industrielle de procédés d'élaboration de composites structuraux par infusion de résine</w:t>
               </w:r>
@@ -7302,77 +7285,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouetcha Daniella Nguemalieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7391,204 +7374,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental thermal analysis for direct and hybrid microwave heating (of SiC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+                <w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ganster</w:t>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS16 - 16th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05018722v1</w:t>
+                <w:t xml:space="preserve">hal-02420706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7626,77 +7626,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7734,77 +7734,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des modèles de Darcy et de Brinkman pour la prise en compte des effets capillaires locaux dans la simulation des écoulements macroscopiques en milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7842,77 +7842,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage multiphysique en régime transitoire: application aux procédés par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7950,77 +7950,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des effets capillaires locaux dans la simulation des procédés d'infusion pour les composites structuraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koloina Andriamananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8084,51 +8084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8192,90 +8192,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des phénomènes capillaires et de mouillage pour l'étude de la formation de macro/micro-porosités dans les procédés d'élaboration par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8300,103 +8300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche monolithique pour la simulation numérique des procédés d'élaboration de matériaux composites par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jacques Liotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8415,204 +8415,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic approach for coupling Stokes-Darcy in severe regimes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Méthodes éléments finis robustes pour gérer l’incompressibilité en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Al Akhrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722059v1</w:t>
+                <w:t xml:space="preserve">hal-01722340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du frittage de matériaux dopés et de multi-matériaux à l'échelle d'un empilement granulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howatchinou Tossoukpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8631,191 +8631,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes éléments finis robustes pour gérer l’incompressibilité en grandes déformations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monolithic approach for coupling Stokes-Darcy in severe regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fayolle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lara Abouorm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722340v1</w:t>
+                <w:t xml:space="preserve">hal-01722059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance computing of sintering process at particle scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8892,64 +8892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Abou Orm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8974,64 +8974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages Stokes/Darcy dans des milieux déformables pour la modélisation des procédés par infusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9082,77 +9082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9190,90 +9190,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Abouorm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9298,77 +9298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation du transport de matière par diffusion surfacique à l'aide d'une approche Level-Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9419,77 +9419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une méthode Level Set pour le couplage Stokes-Darcy : application aux procédés d'élaboration par infusion de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pacquaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9527,90 +9527,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
@@ -9671,51 +9671,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la formation d'une structure de mousse par simulation directe de l'expansion de bulles dans une matrice liquide polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. École Nationale Supérieure des Mines de Paris, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004ENMP1179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9911,51 +9911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17451" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2519" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZT4K4MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBPTBXJP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWQ1BZH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2K72NSNS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5022-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FWJFJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Batkam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.11-33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610944v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhouben Cuesta-Ramirez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1179" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04050122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Divin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ganster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03713932v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dempowo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.153850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17451" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2519" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4ZT4K4MW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HBPTBXJP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.04.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCWQ1BZH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00502474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosto Bousmina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Benmoussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2K72NSNS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00506057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5022-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44FWJFJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Batkam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.11-33" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhouben Cuesta-Ramirez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03699734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018657v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001335v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004ENMP1179" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>