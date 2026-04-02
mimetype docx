--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -437,265 +437,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
+                <w:t xml:space="preserve">From epileptic hysteria to psychogenic non epileptic seizure: Continuity or discontinuity for contemporary psychiatry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rotonda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y Auxéméry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.100190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943456v1</w:t>
+                <w:t xml:space="preserve">hal-03095620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From epileptic hysteria to psychogenic non epileptic seizure: Continuity or discontinuity for contemporary psychiatry?</w:t>
+                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Machado</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Auxéméry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (1), pp.100190. </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.e19-e26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095620v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1050,148 +1050,148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality, anxio-depressiv disorders and quality of life in the case of cardiac disease</w:t>
+                <w:t xml:space="preserve">Spirituality, anxious and depressive disorders and quality of life among University students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Silès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th world congress on positive psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944279v1</w:t>
+                <w:t xml:space="preserve">hal-02944277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passion, health and well-being in popular education and scoutism.</w:t>
               </w:r>
@@ -1266,148 +1266,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality, anxious and depressive disorders and quality of life among University students</w:t>
+                <w:t xml:space="preserve">Spirituality, anxio-depressiv disorders and quality of life in the case of cardiac disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th world congress on positive psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944277v1</w:t>
+                <w:t xml:space="preserve">hal-02944279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DETECT-EMDR : La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma simple : la dimension oubliée ?</w:t>
               </w:r>
@@ -1633,735 +1633,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie auprès d'une population d'étudiants</w:t>
+                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie dans le cas de la maladie cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944229v1</w:t>
+                <w:t xml:space="preserve">hal-02944241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie dans le cas de la maladie cardiaque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle dualiste de la passion : état des lieux des effets de la passion sur la santé et le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Silès</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944241v1</w:t>
+                <w:t xml:space="preserve">hal-02944233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle dualiste de la passion : état des lieux des effets de la passion sur la santé et le bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spiritualité, troubles anxieux-dépressifs et qualité de vie dans le cas du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Branchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944233v1</w:t>
+                <w:t xml:space="preserve">hal-02944224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, troubles anxieux-dépressifs et qualité de vie dans le cas du cancer</w:t>
+                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie auprès d'une population d'étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944224v1</w:t>
+                <w:t xml:space="preserve">hal-02944229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre les orientations d’attachement etles symptômes traumatiques.</w:t>
+                <w:t xml:space="preserve">Style d’attachement parental et développement de symptômes traumatiques, anxieux et dépressifs chez des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Munsch</w:t>
+                <w:t xml:space="preserve">Cindy Zambelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès annuel de la Société Française de Psychologie : Diversité Connaissances Emotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.320, 2017, 58e congrès annuel de la Société Française de Psychologie : Diversité Connaissances Emotions</w:t>
+              <w:t xml:space="preserve">58e Congrès annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.323, 58e congrès de la Société Française de Psychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944165v1</w:t>
+                <w:t xml:space="preserve">hal-02944177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style d’attachement parental et développement de symptômes traumatiques, anxieux et dépressifs chez des étudiants</w:t>
+                <w:t xml:space="preserve">Liens entre les orientations d’attachement etles symptômes traumatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Zambelli</w:t>
+                <w:t xml:space="preserve">Laura Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.323, 58e congrès de la Société Française de Psychologie</w:t>
+              <w:t xml:space="preserve">58e congrès annuel de la Société Française de Psychologie : Diversité Connaissances Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.320, 2017, 58e congrès annuel de la Société Française de Psychologie : Diversité Connaissances Emotions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944177v1</w:t>
+                <w:t xml:space="preserve">hal-02944165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2658,51 +2658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A88018B"/>
+    <w:nsid w:val="B917F420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2889,51 +2889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bruno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262387069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100190" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01877069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Branchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sil&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Steinmetz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zambelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03669183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bruno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262387069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01877069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Branchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sil&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zambelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03669183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>