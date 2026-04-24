--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -437,265 +437,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From epileptic hysteria to psychogenic non epileptic seizure: Continuity or discontinuity for contemporary psychiatry?</w:t>
+                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Auxéméry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100190⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.e19-e26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095620v1</w:t>
+                <w:t xml:space="preserve">hal-02943456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
+                <w:t xml:space="preserve">From epileptic hysteria to psychogenic non epileptic seizure: Continuity or discontinuity for contemporary psychiatry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Steinmetz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y Auxéméry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (1), pp.e19-e26. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.100190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943456v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1633,485 +1633,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie dans le cas de la maladie cardiaque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle dualiste de la passion : état des lieux des effets de la passion sur la santé et le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Silès</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944241v1</w:t>
+                <w:t xml:space="preserve">hal-02944233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle dualiste de la passion : état des lieux des effets de la passion sur la santé et le bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spiritualité, troubles anxieux-dépressifs et qualité de vie dans le cas du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Branchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944233v1</w:t>
+                <w:t xml:space="preserve">hal-02944224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, troubles anxieux-dépressifs et qualité de vie dans le cas du cancer</w:t>
+                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie auprès d'une population d'étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944224v1</w:t>
+                <w:t xml:space="preserve">hal-02944229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie auprès d'une population d'étudiants</w:t>
+                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie dans le cas de la maladie cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944229v1</w:t>
+                <w:t xml:space="preserve">hal-02944241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style d’attachement parental et développement de symptômes traumatiques, anxieux et dépressifs chez des étudiants</w:t>
               </w:r>
@@ -2658,51 +2658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B917F420"/>
+    <w:nsid w:val="9E228851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2889,51 +2889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bruno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262387069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01877069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Branchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sil&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zambelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03669183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bruno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262387069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100190" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01877069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Branchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sil&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zambelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03669183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>