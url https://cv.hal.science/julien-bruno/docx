--- v2 (2026-04-24)
+++ v3 (2026-05-19)
@@ -437,265 +437,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
+                <w:t xml:space="preserve">From epileptic hysteria to psychogenic non epileptic seizure: Continuity or discontinuity for contemporary psychiatry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rotonda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y Auxéméry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.100190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943456v1</w:t>
+                <w:t xml:space="preserve">hal-03095620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From epileptic hysteria to psychogenic non epileptic seizure: Continuity or discontinuity for contemporary psychiatry?</w:t>
+                <w:t xml:space="preserve">Partner attachment and the development of traumatic and anxious-depressive symptoms among university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Machado</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Siles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Auxéméry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (1), pp.100190. </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.e19-e26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2020.100190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2019.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095620v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1050,148 +1050,148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality, anxious and depressive disorders and quality of life among University students</w:t>
+                <w:t xml:space="preserve">Spirituality, anxio-depressiv disorders and quality of life in the case of cardiac disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th world congress on positive psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944277v1</w:t>
+                <w:t xml:space="preserve">hal-02944279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passion, health and well-being in popular education and scoutism.</w:t>
               </w:r>
@@ -1266,148 +1266,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality, anxio-depressiv disorders and quality of life in the case of cardiac disease</w:t>
+                <w:t xml:space="preserve">Spirituality, anxious and depressive disorders and quality of life among University students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Silès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th world congress on positive psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944279v1</w:t>
+                <w:t xml:space="preserve">hal-02944277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DETECT-EMDR : La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma simple : la dimension oubliée ?</w:t>
               </w:r>
@@ -1633,735 +1633,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle dualiste de la passion : état des lieux des effets de la passion sur la santé et le bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie auprès d'une population d'étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Branchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944233v1</w:t>
+                <w:t xml:space="preserve">hal-02944229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, troubles anxieux-dépressifs et qualité de vie dans le cas du cancer</w:t>
+                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie dans le cas de la maladie cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Silès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944224v1</w:t>
+                <w:t xml:space="preserve">hal-02944241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie auprès d'une population d'étudiants</w:t>
+                <w:t xml:space="preserve">Spiritualité, troubles anxieux-dépressifs et qualité de vie dans le cas du cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Branchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Silès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944229v1</w:t>
+                <w:t xml:space="preserve">hal-02944224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité, troubles anxio-dépressifs et qualité de vie dans le cas de la maladie cardiaque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle dualiste de la passion : état des lieux des effets de la passion sur la santé et le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Silès</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe congrès francophone de psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944241v1</w:t>
+                <w:t xml:space="preserve">hal-02944233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style d’attachement parental et développement de symptômes traumatiques, anxieux et dépressifs chez des étudiants</w:t>
+                <w:t xml:space="preserve">Liens entre les orientations d’attachement etles symptômes traumatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Zambelli</w:t>
+                <w:t xml:space="preserve">Laura Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.323, 58e congrès de la Société Française de Psychologie</w:t>
+              <w:t xml:space="preserve">58e congrès annuel de la Société Française de Psychologie : Diversité Connaissances Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.320, 2017, 58e congrès annuel de la Société Française de Psychologie : Diversité Connaissances Emotions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944177v1</w:t>
+                <w:t xml:space="preserve">hal-02944165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre les orientations d’attachement etles symptômes traumatiques.</w:t>
+                <w:t xml:space="preserve">Style d’attachement parental et développement de symptômes traumatiques, anxieux et dépressifs chez des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Munsch</w:t>
+                <w:t xml:space="preserve">Cindy Zambelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e congrès annuel de la Société Française de Psychologie : Diversité Connaissances Emotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.320, 2017, 58e congrès annuel de la Société Française de Psychologie : Diversité Connaissances Emotions</w:t>
+              <w:t xml:space="preserve">58e Congrès annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.323, 58e congrès de la Société Française de Psychologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944165v1</w:t>
+                <w:t xml:space="preserve">hal-02944177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2658,51 +2658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E228851"/>
+    <w:nsid w:val="1549B63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2889,51 +2889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bruno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262387069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100190" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01877069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Branchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sil&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944224v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zambelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03669183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-bruno" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8961-2633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262387069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03611652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Siles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2022.133019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aux&#233;m&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2020.100190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steinmetz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2019.08.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01877069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D&#233;l&#233;ant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944279v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Branchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sil&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Steinmetz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zambelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03669183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>