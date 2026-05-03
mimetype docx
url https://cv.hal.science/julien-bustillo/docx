--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -93,195 +93,191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic reverberation time determination in solid medium</w:t>
+                <w:t xml:space="preserve">Inverse Problem Solving for a Porous Acoustical Multilayered System Based on the Transfer Matrix Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Farhat</w:t>
+                <w:t xml:space="preserve">Yassine Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Nawal Sabra</w:t>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doumit Zaouk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalid Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 197, pp.108958. </w:t>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/acoustics7040079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174801v1</w:t>
+                <w:t xml:space="preserve">hal-05576147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-Free Sodium Potassium Niobate-Based Multilayer Structures for Ultrasound Transducer Applications</w:t>
               </w:r>
@@ -391,1610 +387,1768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
+                <w:t xml:space="preserve">Acoustic reverberation time determination in solid medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubernet</w:t>
+                <w:t xml:space="preserve">Youssef Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Pitcher</w:t>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Marie-Nawal Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">Doumit Zaouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (5), pp.2188-2194. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.108958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2022.108958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562253v1</w:t>
+                <w:t xml:space="preserve">hal-04174801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM simulation on elastic parameters of porous silicon with different pore shapes</w:t>
+                <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyue Gong</w:t>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Pitcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.2188-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211325v1</w:t>
+                <w:t xml:space="preserve">hal-03562253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+                <w:t xml:space="preserve">FEM simulation on elastic parameters of porous silicon with different pore shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyue Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033749v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact surface fraction evaluation between aluminium and polymer using acoustic reverberation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tina Bakaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvo Drnovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.1656-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848173v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+                <w:t xml:space="preserve">Contact surface fraction evaluation between aluminium and polymer using acoustic reverberation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Micka Bah</w:t>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (8), pp.9463 - 9471. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.208 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816567v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (8), pp.9463 - 9471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845474v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous determination of wave velocity and thickness on overlapped signals using Forward Backward algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Simultaneous Measurement of Ultrasonic Properties and Thickness for Defect Detection in Curved Polymer Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0427-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740938v1</w:t>
+                <w:t xml:space="preserve">hal-01845474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of piezoelectric ceramics using inverse problem solving of a polarization switching modeling</w:t>
+                <w:t xml:space="preserve">Simultaneous determination of wave velocity and thickness on overlapped signals using Forward Backward algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17436753.2015.1126684⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.100 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297464v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Growth and Piezoelectric Properties of Lead-free Based K0.5Na0.5NbO3 by the Floating Zone Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.315-324. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b01271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of electrochemically etched porous silicon</w:t>
+                <w:t xml:space="preserve">Characterization of piezoelectric ceramics using inverse problem solving of a polarization switching modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.53.060308⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (6), pp.106-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17436753.2015.1126684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255201v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain motion modeling for hysteresis in piezoceramic materials under mechanical loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic characterization of electrochemically etched porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4875905⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.53.060308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235808v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Domain motion modeling for hysteresis in piezoceramic materials under mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 104 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4875905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235803v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling of hysteretic behavior of piezoceramic materials under electrical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4826180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic characterization of porous silicon using a genetic algorithm to solve the inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.93-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2013.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2004,2702 +2158,2702 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of domain structures on thermal conductivity in ferroelectric and ferroelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Radouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escorihuela-Sayalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Kontou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAPD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible thermal conductivity switching in barium titanate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Radouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la Réverbération Ultrasonore dans des Structures Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Bouzzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Reverberation Time in Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nawal Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doumit Zaouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Guiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHASE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency acoustic characterization of porous lead zirconate titanate for backing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition characterization based on acoustic reverberation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.2575 - 2575, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5014411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous lead zirconate titanate ceramics with optimized acoustic properties for high-frequency ultrasonic transducer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Society of America (ASA) 174th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, LA, USA, United States. pp.2576, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5014416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mn, Co, Ta and La doping on microstructure and piezoelectric properties of K0.5Na0.5NbO3 ceramics sintered by various technics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic characterization of mesoporous thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of polarization state during high electrical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of piezoceramic microscopic parameters using phenomenological modeling of hysteretic behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness evaluation of mesoporous silicon layer using ultrasonic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNDT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of microscopic parameters of piezoceramic materials under electrical loading using genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Penn State, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain wall evolutions laws of piezoceramic materials under mechanical loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics and Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Penn state, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic investigation of mesoporous silicon</w:t>
+                <w:t xml:space="preserve">Caractérisation Ultrasonore de silicium poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSST 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">S2P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255222v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Ultrasonore de silicium poreux</w:t>
+                <w:t xml:space="preserve">Ultrasonic investigation of mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S2P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">PSST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255332v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and study of hysteretic behaviour of soft and hard piezoceramic materials under external mechanical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lematre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Arcs, France. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAPSUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4709,168 +4863,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ta on structure, microstructure and properties of K0.5Na0.5NbO3 ceramics sintered by various techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piezo 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Cercedilla, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5017,51 +5171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Kmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnov&#353;ek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728519" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Kmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnov&#353;ek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728519" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>