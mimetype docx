--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -655,278 +655,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM simulation on elastic parameters of porous silicon with different pore shapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyue Gong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bustillo</w:t>
+                <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Blanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvo Drnovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.1656-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211325v1</w:t>
+                <w:t xml:space="preserve">hal-03033749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Properties of Porous Lead Zirconate Titanate Backing for Ultrasonic Transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danjela Kuscer</w:t>
+                <w:t xml:space="preserve">FEM simulation on elastic parameters of porous silicon with different pore shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyue Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Bakaric</w:t>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvo Drnovsek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (8), pp.1656-1666. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.238-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2983257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033749v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact surface fraction evaluation between aluminium and polymer using acoustic reverberation</w:t>
               </w:r>
@@ -964,51 +964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141, pp.208 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,51 +1357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86, pp.100 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2649,320 +2649,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Guiroy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">PHASE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056278v1</w:t>
+                <w:t xml:space="preserve">hal-02056254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene liner ultrasonic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation ultrasonore de matériaux polymères durant un procédé de rotomoulage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Arciniegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guiroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossep Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHASE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056254v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency acoustic characterization of porous lead zirconate titanate for backing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danjela Kuscer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Doumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. pp.2575 - 2575, </w:t>
@@ -3216,51 +3216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Pierre Abellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Bakaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Society of America (ASA) 174th Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, LA, USA, United States. pp.2576, </w:t>
@@ -3292,269 +3292,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Mn, Co, Ta and La doping on microstructure and piezoelectric properties of K0.5Na0.5NbO3 ceramics sintered by various technics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+                <w:t xml:space="preserve">Ultrasonic characterization of mesoporous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bah</w:t>
+                <w:t xml:space="preserve">Christophe Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schoenstein</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851995v1</w:t>
+                <w:t xml:space="preserve">hal-01741076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of mesoporous thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Mn, Co, Ta and La doping on microstructure and piezoelectric properties of K0.5Na0.5NbO3 ceramics sintered by various technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electroceramics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Jun 2016, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741076v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of polarization state during high electrical loading</w:t>
               </w:r>
@@ -4059,77 +4059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Ultrasonore de silicium poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S2P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4180,51 +4180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4256,485 +4256,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and study of hysteretic behaviour of soft and hard piezoceramic materials under external mechanical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bustillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End-users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France. pp.37-40</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235747v1</w:t>
+                <w:t xml:space="preserve">hal-01235846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and study of hysteretic behaviour of soft and hard piezoceramic materials under external mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lematre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Feuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAPSUS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France. pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255339v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
+                <w:t xml:space="preserve">Caractérisation ultrasonore du silicium poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">JAPSUS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255327v1</w:t>
+                <w:t xml:space="preserve">hal-01255339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of soft and hard piezoceramic materials using genetic algorithm based optimisation</w:t>
+                <w:t xml:space="preserve">Ultrasonic Characterization of Electrochemically Etched Porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bustillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End-users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235846v1</w:t>
+                <w:t xml:space="preserve">hal-01255327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity evaluation of PoSi wafer using a nondestructive ultrasonic technic</w:t>
               </w:r>
@@ -4890,64 +4890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ta on structure, microstructure and properties of K0.5Na0.5NbO3 ceramics sintered by various techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,51 +5171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Kmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnov&#353;ek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728519" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576147v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Moradi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/acoustics7040079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigita Kmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnov&#353;ek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22093223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farhat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossep Achdjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nawal Sabra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doumit Zaouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bakaric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvo Drnovsek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2983257" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Gong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.07.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6FM5L12-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0427-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Arciniegas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNZWZ2QL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b01271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2015.1126684" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.53.060308" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875905" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2013.11.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Radouane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Kontou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouzzit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nawal Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Guiroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Pierre Abellard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014411" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014416" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728519" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922964" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922967" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lematre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Feuillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>