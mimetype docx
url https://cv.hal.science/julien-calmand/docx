--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Calmand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver sa place dans le secteur académique, un projet de moins en moins attractif pour les doctorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03247060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séjours des jeunes à l'étranger : des objectifs européens partiellement atteints, mais un accès encore inégal à la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 371, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves d'entrée dans les carrières universitaires : un chemin défavorable aux femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.113-133. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-01985527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences à l'étranger en cours d'études et insertion : des liens complexes, pour quelle plus-value ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Santelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.5411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de carrera de los doctores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobility of French Ph.D.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21568235.2017.1257479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhDs' early career trajectories strongly differentiated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de carrière des docteurs? : une forte différenciation des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 354, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de carrière des docteurs? : une forte différenciation des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'information du SIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17.06, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir chercheur ou enseignant chercheur : le goût pour la recherche des doctorants à l'épreuve du marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.157-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séjours à l'étranger en cours d'études, une plus-value sur l'insertion en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sulzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03174436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los jóvenes con un diploma de nivel bachillerato + 5 años ¿se consideran incompetentes para ocupar sus puestos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes diplômés de bac+5 s'estiment-ils compétents pour occuper leurs emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 340, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations professionnelles de l'enseignement supérieur en France au prisme de l'insertion et de la mobilité sociale des diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational bachelor graduates in France: labour market integration and social mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.536 - 552. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-05-2013-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01044987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle après des études supérieures : des diplômés plus égaux que d'autres...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.11--28. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.3509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres des lettres : l'insertion des diplômés de lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 274, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des docteurs en mal de stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'entreprise privée avec un doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sulzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lozier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 268, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des compétences des diplômés de l'enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 257, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recogniton of Higher Education Graduates' Competences on European Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être diplômé de l’enseignement supérieur, un atout pour entrer dans la vie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 253, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de la formation doctorale transforment-elles les ambitions professionnelles des jeunes docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egalité des chances ou égalité des réussites dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRDEF (Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation); CIRNEF (Centre interdisciplinaire de Recherche Normand en Education et Formation), Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir travailler à l'étranger après les études, un atout pour l'insertion professionnelle des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesse(s) et transitions vers l'âge adulte : quelles permanences, quelles évolutions depuis 30 ans ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREQ (Centre d'études et de recherches sur les qualifications), Jun 2018, Marseille, France. pp.375-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-Work Transition of Engineering graduates and PhDs in France: which consequences from a new tax credit for employers who hire young PhD graduates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de la Asociación de Economía de la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Economía de la Educación, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des formations supérieures, employabilité et insertion des diplômés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdA (Université d'Auvergne); CRCGM (Centre de Recherche Clermontois en Gestion et Management), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités selon le genre dans les débuts de carrières académiques : que nous apprend le dispositif Génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 éme Rencontres Jeunes et Sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités selon le genre dans les débuts de carrières académiques : que nous apprend le dispositif Génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN (Centre de Recherche en Éducation de Nantes), Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation dans l'enseignement supérieur: perspective comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP (Réseau d'étude sur l'enseignement supérieur); GTES (Groupe de travail sur l'enseignement supérieur du CEREQ), Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi observer les parcours professionnels des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le doctorat dans tous ses États : natures et perceptions à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADOC Talent Management, Docteo, Doc'Up, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité internationale des diplômés de doctorat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on Higher Education mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Grandes Écoles are so valued?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual workshop of the European Research Network on Transitions in Youth IREDU, Burgundy University "Youth transitions at risk? Insecurity, precarity and educational mismatch in the youth labour market"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'insertion des docteurs en entreprise : fondement et efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Montjourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV journées d'études sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France. pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French PhDs employed in private sector. The signal effect of chaotic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathways into, through and out of higher education - An international and interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hannover, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.168, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse(s) et transitions vers l'âge adulte : quelles permanences, quelles évolutions depuis 30 ans ? XXIVèmes journées du Longitudinal, Marseille, 7 et 8 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'études et de recherches sur les qualifications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 384 p., 2018, Cereq échanges, 978-2-11-151930-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Change and Continuity: The Transformation of Doctoral Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yudkevich, Maria; Altbach, Philip G.; Wit, Hans de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Issues in Doctoral Education: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-78, 2020, SAGE Studies in Higher Education, 9789353882549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des enquêtes génération à l'étude de l'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordazzo, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d'étudiants. Sources, enjeux et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2019, 9782733280089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghouati, Ahmed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-114, 2019, 978-2-84516-832-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04143112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’enseignement supérieur et du doctorat : quels effets sur les parcours scolaires et les perspectives professionnelles des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calmand, Julien; Lemistre, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : rôles des parcours d’études sur l’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du doctorat sur le marché du travail a-t-elle évolué durant ces 20 dernières années ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Couppié T. (coord.); Dupray A. (coord.); Épiphane D. (coord.); Mora V. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'insertion professionnelle des jeunes : entre permanences et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-138, 2018, Essentiels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement des parcours professionnels des diplômés de doctorat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertul S., Melchior J.-P., Widmer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé, éducation : individualisation des parcours sociaux et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.à venir, 2013, logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Flexible&amp;quot;: graduates Facing Changes in Their Work Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Rostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Flexible Professional in the Knowledge Society: New Challenges for Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.83-110, 2011, Higher Education Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de mesure de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bergeon-Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la mobilité étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation doctorale répond-elle aux attentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul (Jean-Jacques), Rose (José). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations formation-emploi en 55 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.194-199, 2008, Formation Pro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being flexible&amp;quot;: graduates facing changes in their work environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Rostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Flexible Professional in the Knowledge Society: General results of the Reflex Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre for Education and the Labour Market, pp.93-128, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Doctoral Dissertation to Labor Market in France and Japan: a Comparative Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshie Kobayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.0-24. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15108/dp156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres des lettres : l’accès à l’emploi des jeunes diplômés en lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do young graduates with professional and vocational master's degrees regard themselves as competent to hold their jobs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences acquises et requises des diplômés de bac+5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la professionnalisation des docteurs issus des universités de l'Algérie, du Maroc et de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sgarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ryk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Kocoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Céreq Etudes n° 21, Céreq. 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02890590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité internationale des diplômés de doctorat français : caractéristiques et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Souhait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité des carrières scientifiques et technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lin Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité de pilotage HCST. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la mobilité internationale des diplômés de doctorat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Souhait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat : vers une segmentation de la formation doctorale et des parcours des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Bourgogne Franche-Comté, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UBFCH027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03202061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Calmand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver sa place dans le secteur académique, un projet de moins en moins attractif pour les doctorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03247060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séjours des jeunes à l'étranger : des objectifs européens partiellement atteints, mais un accès encore inégal à la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 371, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves d'entrée dans les carrières universitaires : un chemin défavorable aux femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.113-133. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-01985527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences à l'étranger en cours d'études et insertion : des liens complexes, pour quelle plus-value ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Santelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.5411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de carrera de los doctores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobility of French Ph.D.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21568235.2017.1257479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhDs' early career trajectories strongly differentiated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de carrière des docteurs? : une forte différenciation des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 354, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de carrière des docteurs? : une forte différenciation des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'information du SIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17.06, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir chercheur ou enseignant chercheur : le goût pour la recherche des doctorants à l'épreuve du marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.157-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séjours à l'étranger en cours d'études, une plus-value sur l'insertion en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sulzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03174436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los jóvenes con un diploma de nivel bachillerato + 5 años ¿se consideran incompetentes para ocupar sus puestos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes diplômés de bac+5 s'estiment-ils compétents pour occuper leurs emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 340, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations professionnelles de l'enseignement supérieur en France au prisme de l'insertion et de la mobilité sociale des diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational bachelor graduates in France: labour market integration and social mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.536 - 552. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-05-2013-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01044987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle après des études supérieures : des diplômés plus égaux que d'autres...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.11--28. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.3509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des docteurs en mal de stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres des lettres : l'insertion des diplômés de lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 274, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'entreprise privée avec un doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sulzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lozier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 268, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des compétences des diplômés de l'enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 257, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recogniton of Higher Education Graduates' Competences on European Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être diplômé de l’enseignement supérieur, un atout pour entrer dans la vie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 253, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de la formation doctorale transforment-elles les ambitions professionnelles des jeunes docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egalité des chances ou égalité des réussites dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRDEF (Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation); CIRNEF (Centre interdisciplinaire de Recherche Normand en Education et Formation), Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir travailler à l'étranger après les études, un atout pour l'insertion professionnelle des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesse(s) et transitions vers l'âge adulte : quelles permanences, quelles évolutions depuis 30 ans ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREQ (Centre d'études et de recherches sur les qualifications), Jun 2018, Marseille, France. pp.375-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-Work Transition of Engineering graduates and PhDs in France: which consequences from a new tax credit for employers who hire young PhD graduates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de la Asociación de Economía de la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Economía de la Educación, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités selon le genre dans les débuts de carrières académiques : que nous apprend le dispositif Génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 éme Rencontres Jeunes et Sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des formations supérieures, employabilité et insertion des diplômés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdA (Université d'Auvergne); CRCGM (Centre de Recherche Clermontois en Gestion et Management), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités selon le genre dans les débuts de carrières académiques : que nous apprend le dispositif Génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN (Centre de Recherche en Éducation de Nantes), Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation dans l'enseignement supérieur: perspective comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP (Réseau d'étude sur l'enseignement supérieur); GTES (Groupe de travail sur l'enseignement supérieur du CEREQ), Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi observer les parcours professionnels des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le doctorat dans tous ses États : natures et perceptions à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADOC Talent Management, Docteo, Doc'Up, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité internationale des diplômés de doctorat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on Higher Education mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Grandes Écoles are so valued?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual workshop of the European Research Network on Transitions in Youth IREDU, Burgundy University "Youth transitions at risk? Insecurity, precarity and educational mismatch in the youth labour market"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'insertion des docteurs en entreprise : fondement et efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Montjourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV journées d'études sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France. pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French PhDs employed in private sector. The signal effect of chaotic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathways into, through and out of higher education - An international and interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hannover, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.168, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse(s) et transitions vers l'âge adulte : quelles permanences, quelles évolutions depuis 30 ans ? XXIVèmes journées du Longitudinal, Marseille, 7 et 8 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'études et de recherches sur les qualifications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 384 p., 2018, Cereq échanges, 978-2-11-151930-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Change and Continuity: The Transformation of Doctoral Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yudkevich, Maria; Altbach, Philip G.; Wit, Hans de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Issues in Doctoral Education: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-78, 2020, SAGE Studies in Higher Education, 9789353882549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des enquêtes génération à l'étude de l'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordazzo, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d'étudiants. Sources, enjeux et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2019, 9782733280089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghouati, Ahmed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-114, 2019, 978-2-84516-832-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04143112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’enseignement supérieur et du doctorat : quels effets sur les parcours scolaires et les perspectives professionnelles des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calmand, Julien; Lemistre, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : rôles des parcours d’études sur l’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du doctorat sur le marché du travail a-t-elle évolué durant ces 20 dernières années ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Couppié T. (coord.); Dupray A. (coord.); Épiphane D. (coord.); Mora V. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'insertion professionnelle des jeunes : entre permanences et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-138, 2018, Essentiels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement des parcours professionnels des diplômés de doctorat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertul S., Melchior J.-P., Widmer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé, éducation : individualisation des parcours sociaux et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.à venir, 2013, logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Flexible&amp;quot;: graduates Facing Changes in Their Work Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Rostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Flexible Professional in the Knowledge Society: New Challenges for Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.83-110, 2011, Higher Education Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de mesure de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bergeon-Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la mobilité étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation doctorale répond-elle aux attentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul (Jean-Jacques), Rose (José). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations formation-emploi en 55 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.194-199, 2008, Formation Pro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being flexible&amp;quot;: graduates facing changes in their work environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Rostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Flexible Professional in the Knowledge Society: General results of the Reflex Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre for Education and the Labour Market, pp.93-128, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Doctoral Dissertation to Labor Market in France and Japan: a Comparative Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshie Kobayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.0-24. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15108/dp156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres des lettres : l’accès à l’emploi des jeunes diplômés en lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do young graduates with professional and vocational master's degrees regard themselves as competent to hold their jobs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences acquises et requises des diplômés de bac+5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la professionnalisation des docteurs issus des universités de l'Algérie, du Maroc et de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sgarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ryk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Kocoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Céreq Etudes n° 21, Céreq. 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02890590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité internationale des diplômés de doctorat français : caractéristiques et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Souhait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité des carrières scientifiques et technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lin Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité de pilotage HCST. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la mobilité internationale des diplômés de doctorat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Souhait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat : vers une segmentation de la formation doctorale et des parcours des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Bourgogne Franche-Comté, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UBFCH027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03202061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13502" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01985527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5411" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Prieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolber Odile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1257479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sulzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-05-2013-0102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jugnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beltramo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Montjourides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9779" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/jeunesses-et-transitions-vers-lage-adulte-quelles-permanences-quelles-evolutions-depuis-30-ans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevaillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/trends-and-issues-in-doctoral-education/book273960#contents" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/parcours-d-etudiants/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100483690&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/20-ans-dinsertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Frontini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rostan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Kobayashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15108/dp156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sgarzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ryk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lin Chaix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thevenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCH027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13502" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01985527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5411" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Prieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolber Odile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1257479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sulzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-05-2013-0102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jugnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beltramo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Montjourides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9779" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/jeunesses-et-transitions-vers-lage-adulte-quelles-permanences-quelles-evolutions-depuis-30-ans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevaillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/trends-and-issues-in-doctoral-education/book273960#contents" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/parcours-d-etudiants/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100483690&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/20-ans-dinsertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Frontini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rostan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Kobayashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15108/dp156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sgarzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ryk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lin Chaix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thevenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCH027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>