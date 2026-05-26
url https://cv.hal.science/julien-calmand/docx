--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Calmand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver sa place dans le secteur académique, un projet de moins en moins attractif pour les doctorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03247060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séjours des jeunes à l'étranger : des objectifs européens partiellement atteints, mais un accès encore inégal à la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 371, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves d'entrée dans les carrières universitaires : un chemin défavorable aux femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.113-133. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-01985527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences à l'étranger en cours d'études et insertion : des liens complexes, pour quelle plus-value ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Santelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.5411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de carrera de los doctores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobility of French Ph.D.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21568235.2017.1257479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhDs' early career trajectories strongly differentiated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de carrière des docteurs? : une forte différenciation des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 354, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de carrière des docteurs? : une forte différenciation des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'information du SIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17.06, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir chercheur ou enseignant chercheur : le goût pour la recherche des doctorants à l'épreuve du marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.157-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séjours à l'étranger en cours d'études, une plus-value sur l'insertion en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sulzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03174436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los jóvenes con un diploma de nivel bachillerato + 5 años ¿se consideran incompetentes para ocupar sus puestos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes diplômés de bac+5 s'estiment-ils compétents pour occuper leurs emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 340, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations professionnelles de l'enseignement supérieur en France au prisme de l'insertion et de la mobilité sociale des diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational bachelor graduates in France: labour market integration and social mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.536 - 552. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-05-2013-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01044987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle après des études supérieures : des diplômés plus égaux que d'autres...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.11--28. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.3509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des docteurs en mal de stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres des lettres : l'insertion des diplômés de lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 274, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'entreprise privée avec un doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sulzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lozier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 268, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des compétences des diplômés de l'enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 257, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recogniton of Higher Education Graduates' Competences on European Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être diplômé de l’enseignement supérieur, un atout pour entrer dans la vie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 253, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de la formation doctorale transforment-elles les ambitions professionnelles des jeunes docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egalité des chances ou égalité des réussites dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRDEF (Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation); CIRNEF (Centre interdisciplinaire de Recherche Normand en Education et Formation), Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir travailler à l'étranger après les études, un atout pour l'insertion professionnelle des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesse(s) et transitions vers l'âge adulte : quelles permanences, quelles évolutions depuis 30 ans ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREQ (Centre d'études et de recherches sur les qualifications), Jun 2018, Marseille, France. pp.375-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-Work Transition of Engineering graduates and PhDs in France: which consequences from a new tax credit for employers who hire young PhD graduates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de la Asociación de Economía de la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Economía de la Educación, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités selon le genre dans les débuts de carrières académiques : que nous apprend le dispositif Génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 éme Rencontres Jeunes et Sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des formations supérieures, employabilité et insertion des diplômés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdA (Université d'Auvergne); CRCGM (Centre de Recherche Clermontois en Gestion et Management), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités selon le genre dans les débuts de carrières académiques : que nous apprend le dispositif Génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN (Centre de Recherche en Éducation de Nantes), Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation dans l'enseignement supérieur: perspective comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP (Réseau d'étude sur l'enseignement supérieur); GTES (Groupe de travail sur l'enseignement supérieur du CEREQ), Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi observer les parcours professionnels des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le doctorat dans tous ses États : natures et perceptions à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADOC Talent Management, Docteo, Doc'Up, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité internationale des diplômés de doctorat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on Higher Education mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Grandes Écoles are so valued?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual workshop of the European Research Network on Transitions in Youth IREDU, Burgundy University "Youth transitions at risk? Insecurity, precarity and educational mismatch in the youth labour market"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'insertion des docteurs en entreprise : fondement et efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Montjourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV journées d'études sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France. pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French PhDs employed in private sector. The signal effect of chaotic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathways into, through and out of higher education - An international and interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hannover, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.168, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse(s) et transitions vers l'âge adulte : quelles permanences, quelles évolutions depuis 30 ans ? XXIVèmes journées du Longitudinal, Marseille, 7 et 8 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'études et de recherches sur les qualifications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 384 p., 2018, Cereq échanges, 978-2-11-151930-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Change and Continuity: The Transformation of Doctoral Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yudkevich, Maria; Altbach, Philip G.; Wit, Hans de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Issues in Doctoral Education: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-78, 2020, SAGE Studies in Higher Education, 9789353882549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des enquêtes génération à l'étude de l'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordazzo, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d'étudiants. Sources, enjeux et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2019, 9782733280089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghouati, Ahmed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-114, 2019, 978-2-84516-832-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04143112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’enseignement supérieur et du doctorat : quels effets sur les parcours scolaires et les perspectives professionnelles des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calmand, Julien; Lemistre, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : rôles des parcours d’études sur l’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du doctorat sur le marché du travail a-t-elle évolué durant ces 20 dernières années ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Couppié T. (coord.); Dupray A. (coord.); Épiphane D. (coord.); Mora V. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'insertion professionnelle des jeunes : entre permanences et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-138, 2018, Essentiels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement des parcours professionnels des diplômés de doctorat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertul S., Melchior J.-P., Widmer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé, éducation : individualisation des parcours sociaux et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.à venir, 2013, logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Flexible&amp;quot;: graduates Facing Changes in Their Work Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Rostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Flexible Professional in the Knowledge Society: New Challenges for Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.83-110, 2011, Higher Education Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de mesure de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bergeon-Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la mobilité étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation doctorale répond-elle aux attentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul (Jean-Jacques), Rose (José). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations formation-emploi en 55 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.194-199, 2008, Formation Pro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being flexible&amp;quot;: graduates facing changes in their work environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Rostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Flexible Professional in the Knowledge Society: General results of the Reflex Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre for Education and the Labour Market, pp.93-128, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Doctoral Dissertation to Labor Market in France and Japan: a Comparative Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshie Kobayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.0-24. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15108/dp156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres des lettres : l’accès à l’emploi des jeunes diplômés en lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do young graduates with professional and vocational master's degrees regard themselves as competent to hold their jobs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences acquises et requises des diplômés de bac+5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la professionnalisation des docteurs issus des universités de l'Algérie, du Maroc et de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sgarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ryk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Kocoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Céreq Etudes n° 21, Céreq. 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02890590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité internationale des diplômés de doctorat français : caractéristiques et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Souhait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité des carrières scientifiques et technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lin Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité de pilotage HCST. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la mobilité internationale des diplômés de doctorat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Souhait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat : vers une segmentation de la formation doctorale et des parcours des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Bourgogne Franche-Comté, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UBFCH027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03202061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.28125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julien Calmand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver sa place dans le secteur académique, un projet de moins en moins attractif pour les doctorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03247060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séjours des jeunes à l'étranger : des objectifs européens partiellement atteints, mais un accès encore inégal à la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 371, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves d'entrée dans les carrières universitaires : un chemin défavorable aux femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.113-133. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/halshs-01985527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences à l'étranger en cours d'études et insertion : des liens complexes, pour quelle plus-value ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Condon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pietropaoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Santelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.57-77. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.5411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los inicios de carrera de los doctores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhDs' early career trajectories strongly differentiated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobility of French Ph.D.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21568235.2017.1257479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de carrière des docteurs? : une forte différenciation des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 354, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de carrière des docteurs? : une forte différenciation des trajectoires professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolber Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'information du SIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17.06, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01655072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir chercheur ou enseignant chercheur : le goût pour la recherche des doctorants à l'épreuve du marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.157-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séjours à l'étranger en cours d'études, une plus-value sur l'insertion en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sulzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03174436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los jóvenes con un diploma de nivel bachillerato + 5 años ¿se consideran incompetentes para ocupar sus puestos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calificaciones y empleo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes diplômés de bac+5 s'estiment-ils compétents pour occuper leurs emplois ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 340, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations professionnelles de l'enseignement supérieur en France au prisme de l'insertion et de la mobilité sociale des diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.97-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01062161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational bachelor graduates in France: labour market integration and social mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manpower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.536 - 552. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJM-05-2013-0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01044987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion professionnelle après des études supérieures : des diplômés plus égaux que d'autres...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117, pp.11--28. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.3509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres des lettres : l'insertion des diplômés de lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 274, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des docteurs en mal de stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l'entreprise privée avec un doctorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sulzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lozier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 268, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des compétences des diplômés de l'enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 257, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00342325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être diplômé de l’enseignement supérieur, un atout pour entrer dans la vie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Céreq Bref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 253, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recogniton of Higher Education Graduates' Competences on European Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training &amp; Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de la formation doctorale transforment-elles les ambitions professionnelles des jeunes docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egalité des chances ou égalité des réussites dans l'enseignement supérieur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRDEF (Laboratoire Interdisciplinaire de Recherche en Didactique, Éducation et Formation); CIRNEF (Centre interdisciplinaire de Recherche Normand en Education et Formation), Mar 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02513020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir travailler à l'étranger après les études, un atout pour l'insertion professionnelle des jeunes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesse(s) et transitions vers l'âge adulte : quelles permanences, quelles évolutions depuis 30 ans ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREQ (Centre d'études et de recherches sur les qualifications), Jun 2018, Marseille, France. pp.375-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School-to-Work Transition of Engineering graduates and PhDs in France: which consequences from a new tax credit for employers who hire young PhD graduates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Jornadas de la Asociación de Economía de la Educación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación de Economía de la Educación, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités selon le genre dans les débuts de carrières académiques : que nous apprend le dispositif Génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 éme Rencontres Jeunes et Sociétés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des formations supérieures, employabilité et insertion des diplômés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UdA (Université d'Auvergne); CRCGM (Centre de Recherche Clermontois en Gestion et Management), Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01413240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités selon le genre dans les débuts de carrières académiques : que nous apprend le dispositif Génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREN (Centre de Recherche en Éducation de Nantes), Oct 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation dans l'enseignement supérieur: perspective comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESUP (Réseau d'étude sur l'enseignement supérieur); GTES (Groupe de travail sur l'enseignement supérieur du CEREQ), Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment et pourquoi observer les parcours professionnels des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le doctorat dans tous ses États : natures et perceptions à l'international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADOC Talent Management, Docteo, Doc'Up, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01439744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité internationale des diplômés de doctorat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on Higher Education mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00917788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Grandes Écoles are so valued?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guégnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual workshop of the European Research Network on Transitions in Youth IREDU, Burgundy University "Youth transitions at risk? Insecurity, precarity and educational mismatch in the youth labour market"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique d'insertion des docteurs en entreprise : fondement et efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beltramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Montjourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV journées d'études sur les données longitudinales dans l'analyse du marché du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France. pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French PhDs employed in private sector. The signal effect of chaotic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathways into, through and out of higher education - An international and interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hannover, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, pp.168, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse(s) et transitions vers l'âge adulte : quelles permanences, quelles évolutions depuis 30 ans ? XXIVèmes journées du Longitudinal, Marseille, 7 et 8 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'études et de recherches sur les qualifications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 384 p., 2018, Cereq échanges, 978-2-11-151930-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01813307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Change and Continuity: The Transformation of Doctoral Education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yudkevich, Maria; Altbach, Philip G.; Wit, Hans de. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends and Issues in Doctoral Education: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-78, 2020, SAGE Studies in Higher Education, 9789353882549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des enquêtes génération à l'étude de l'insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cordazzo, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d'étudiants. Sources, enjeux et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2019, 9782733280089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02299404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat et des docteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghouati, Ahmed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnalisation des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-114, 2019, 978-2-84516-832-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04143112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation de l’enseignement supérieur et du doctorat : quels effets sur les parcours scolaires et les perspectives professionnelles des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calmand, Julien; Lemistre, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-116, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : rôles des parcours d’études sur l’insertion professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effet du parcours à diplôme donné sur l’insertion professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq Echanges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-27, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du doctorat sur le marché du travail a-t-elle évolué durant ces 20 dernières années ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Couppié T. (coord.); Dupray A. (coord.); Épiphane D. (coord.); Mora V. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'insertion professionnelle des jeunes : entre permanences et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céreq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-138, 2018, Essentiels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éclatement des parcours professionnels des diplômés de doctorat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ertul S., Melchior J.-P., Widmer E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, santé, éducation : individualisation des parcours sociaux et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.à venir, 2013, logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Flexible&amp;quot;: graduates Facing Changes in Their Work Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Rostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Flexible Professional in the Knowledge Society: New Challenges for Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.83-110, 2011, Higher Education Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de mesure de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Agbossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bergeon-Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches de la mobilité étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation doctorale répond-elle aux attentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul (Jean-Jacques), Rose (José). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations formation-emploi en 55 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.194-199, 2008, Formation Pro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00346932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being flexible&amp;quot;: graduates facing changes in their work environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Rostan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Flexible Professional in the Knowledge Society: General results of the Reflex Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre for Education and the Labour Market, pp.93-128, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transition from Doctoral Dissertation to Labor Market in France and Japan: a Comparative Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshie Kobayashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.0-24. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15108/dp156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02950444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du dispositif Jeunes docteurs sur l'accès aux emplois de RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01743491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiffres des lettres : l’accès à l’emploi des jeunes diplômés en lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Epiphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do young graduates with professional and vocational master's degrees regard themselves as competent to hold their jobs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences acquises et requises des diplômés de bac+5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur la professionnalisation des docteurs issus des universités de l'Algérie, du Maroc et de la Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sgarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ryk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuf Kocoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Céreq Etudes n° 21, Céreq. 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02890590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation des effets du Dispositif Jeunes Docteurs sur l'accès aux emplois de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Stratégie. 2018, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité internationale des diplômés de doctorat français : caractéristiques et déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Souhait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité des carrières scientifiques et technologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lin Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité de pilotage HCST. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la mobilité internationale des diplômés de doctorat français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Souhait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalisation du doctorat : vers une segmentation de la formation doctorale et des parcours des docteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Calmand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Bourgogne Franche-Comté, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UBFCH027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03202061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13502" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01985527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5411" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Prieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolber Odile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1257479" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sulzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-05-2013-0102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jugnot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beltramo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Montjourides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9779" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/jeunesses-et-transitions-vers-lage-adulte-quelles-permanences-quelles-evolutions-depuis-30-ans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevaillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/trends-and-issues-in-doctoral-education/book273960#contents" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/parcours-d-etudiants/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100483690&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/20-ans-dinsertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Frontini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rostan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Kobayashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15108/dp156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sgarzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ryk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lin Chaix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thevenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCH027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calmand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13502" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01985527" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pietropaoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5411" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Prieur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolber Odile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1257479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174436v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sulzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Menard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01044987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-05-2013-0102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Epiphane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3509" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jugnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448885v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lozier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Paul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beltramo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Montjourides" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03468646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/es/node/9779" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01813307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/jeunesses-et-transitions-vers-lage-adulte-quelles-permanences-quelles-evolutions-depuis-30-ans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevaillier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uk.sagepub.com/en-gb/eur/trends-and-issues-in-doctoral-education/book273960#contents" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/editions/grandes-enquetes/parcours-d-etudiants/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100483690&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03695412v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/20-ans-dinsertion-professionnelle-des-jeunes-entre-permanences-et-evolutions" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646129v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Frontini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Rostan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bergeon-Carel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Canals" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshie Kobayashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15108/dp156" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sgarzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ryk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kocoglu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02063757v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Souhait" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lin Chaix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thevenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880217v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCH027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>