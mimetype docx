--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -363,51 +363,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Gantier de Grenoble (1887). Enquêtes sur la fabrique collective au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Ernest de Toytot, Le Gantier de Grenoble (1887). Enquêtes sur la fabrique collective au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
@@ -1529,51 +1529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C63F3F7"/>
+    <w:nsid w:val="49E5759E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1677,51 +1677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E0C8E6CD"/>
+    <w:nsid w:val="12CA971C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1825,51 +1825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1270EB4F"/>
+    <w:nsid w:val="8CDE0ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>