--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -105,238 +105,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">228529778</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...186 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -414,88 +226,92 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Colonel-Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+                <w:t xml:space="preserve">anne Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, pp.253, 2025, Archives du travail, 978-2-406-18762-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18764-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
@@ -546,206 +362,340 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre dans une ville ouvrière en Europe (1830-1914). De l'amélioration des conditions de vie à l'émancipation ouvrière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women's Work in the Fabrique Collective. The Case of Gloveresses in the Grenoble Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Colonel-Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martini, Manuela. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La casquette et le marteau. Nouveaux regards sur le travail en Europe occidentale (1830-1930)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Women in Textiles. Remuneration, Labour Relations, and Gender in Europe during Industrialization (Eighteenth to Early Twentieth Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Brepols Publishers, pp.105-122, 2026, Women of the Past. Testimonies from Archaelogy and History, 978-2-503-61987-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.WOP-EB.5.151666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263208v1</w:t>
+                <w:t xml:space="preserve">hal-05599370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans une ville ouvrière en Europe (1830-1914). De l'amélioration des conditions de vie à l'émancipation ouvrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caranton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La casquette et le marteau. Nouveaux regards sur le travail en Europe occidentale (1830-1930)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paritarisme de gestion de façade. Les métallurgistes grenoblois et la gestion des assurances sociales (décennies 1920-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Machu; Vincent Viet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme. Fondements, formes et usages (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité d'histoire de la sécurité sociale, pp.97-113, 2021, 9782382720028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/aehss.machu.2021.01.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -755,596 +705,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructure numérique de recherche en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Alamercery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets du LARHRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, https://publications-prairial.fr/larhra/index.php?id=799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04356207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un premier tournant libéral dans les assurances ? La direction des Assurances et la personnalisation des primes de la responsabilité civile automobile (années 1960-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.693.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03838305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique collective et travail indépendant. L'autonomie ouvrière en question au tournant des xixe et xxe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (33), pp.39-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.033.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03139468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the city: Societal projects and government strategies in Grenoble (1910-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Varia, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/metropoles.7028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un savoir mutualiste indispensable. La régulation du social à Grenoble au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.142-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhps.011.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le coût de la prévoyance sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, XXX (1), pp.165-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoiremesure⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01273896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la conquête de la Sécurité? La Société de secours mutuels des peigneurs de chanvre de Voiron (1833-1889)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pierre &amp; l'Ecrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.157-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00951549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1354,114 +1304,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabriques de la &amp;quot;paix sociale&amp;quot;. Acteurs et enjeux de la régulation sociale (Grenoble, 1842-1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Grenoble - Alpes, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01716920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1529,51 +1479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49E5759E"/>
+    <w:nsid w:val="C6373AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1676,354 +1626,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...294 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2062,51 +1710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-caranton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228529778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caranton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colonel-Coquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18764-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Beretta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alamercery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.693.0113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.033.0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerosier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.011.0142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01716920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julien-caranton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228529778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401327v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caranton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colonel-Coquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=anne Lhuissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18764-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WOP-EB.5.151666" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04356207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Beretta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alamercery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.693.0113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.033.0039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerosier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052319v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.011.0142" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273896v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01716920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>